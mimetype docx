--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Langella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5960-4341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung infection in orally inoculated SARS-CoV-2 hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Saint-Criq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0337915. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of potential anti-inflammatory next-generation probiotics resistant to bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kropp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp 91 - 107. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Therese Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses: A way to encourage sustainable fiber consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tryptophan activates duodenal aryl hydrocarbon receptor in healthy subjects: a crossover randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Causada-Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajka Borojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines Pinto-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (6), pp.G687-G696. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00306.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on biotics development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.103073. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strain EXL01 boosts efficacy of immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2024.2374954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of a selection of gut commensal bacteria reveals their functional capacities to metabolize dietary carbohydrates with prebiotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01401-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin and its precursor trappin‐2: What is their therapeutic potential for intestinal diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180 (2), pp.144-160. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.15985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment using amoxicillin-clavulanic acid impairs gut mycobiota development through modification of the bacterial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Ventin-Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01516-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics and the Human Gut Microbiota: From Breakdown Mechanisms to the Impact on Metabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eleazar Aguilar-Toalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Behare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Belzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Berni Canani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp. 825-826. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Short- to Long-Term Effects of C-Section Delivery on Microbiome Establishment and Host Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ríos-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.2122. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline microbiota composition modulates antibiotic-mediated effects on the gut microbiota and host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (111), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging health concepts in the probiotics field: streamlining the definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the caecal gut microbiota of mice by dietary supplement containing resistant starch: impact is donor-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schwiertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1234. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Putative Type V Pilus Contributes to Bacteroides thetaiotaomicron Biofilm Formation Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (18), pp.e00650-18. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00650-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02558491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bidnenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote et vieillissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408037408173704E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154 (6), pp.S-861-S-862. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(18)32913-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Drabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (14), pp.5709-5721. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (14), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiana S. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commensal bifidobacterium longum strain prevents gluten-related immunopathology in mice through expression of a serine protease inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Mccarville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bermudez-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (19), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01323-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Noordine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Boukadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Mendes Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Melo Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bastos Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Zurita-Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Prosperi de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie D Syer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory W Blackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysbiosis in Inflammatory Bowel Disease: A Link With Antimicrobial Peptides Secretion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (5), pp. S-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probiotic &amp;lt;i&amp;gt;Lactobacillus&amp;lt;/i&amp;gt; Strain Can Acquire Vancomycin Resistance during Digestive Transit in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D.G. Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1-3), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patient stool to mechanistic insights: modeling IBS-D gut microbiota in M-ARCOL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st annual meeting INFOGUT COST Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics &amp; Newfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-FOOD Conference, Next-generation of food research, education and industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a novel bacterial strain with potentially beneficial probiotic properties in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meynier Maeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galbert Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics for digestive health and wellness: how to successfully promote the gut microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Applied Microbiology Early Career Scientist Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for different abilities of human gut bacteria to metabolise prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Association for Probiotics and Prebiotics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF NOVEL PROBIOTIC STRAINS WITH BENEFICIAL POTENTIAL IN GASTROINTESTINAL DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holowacz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacouton Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th PROBIOTICS, PREBIOTICS &amp; NEW FOODS, NUTRACEUTICALS AND BOTANICALS, for NUTRITION &amp; HUMAN and MICROBIOTA HEALTH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gardian of gut epithelial barrier from inflammation: the elastase inhibitor ELAFIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Assoc Anatomists, Amer Physiol Soc, Amer Soc Biochem &amp; Mol Biol, Amer Soc Investigat Pathol, Amer Soc Nutr, Amer Soc Pharmacol &amp; Expt Therapeut, Apr 2020, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fasebj.2020.34.s1.05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary fibers and prebiotics on the gut microbiota: consequences on the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of the impact of fermented milk consumption withor withoutviable LAB on the composition and activityof the gutmicrobiotaby metaomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of lung commensal bacteria that modulate immune response in Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bernard-Raichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103. Annual Meeting of the American Association of Immunologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Immunologists, May 2019, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Environment and host microbiomes - functional interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Environment and Host Microbiomes – Functional Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterisation of keystone intestinal bacteria to metabolize prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David-Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstraeten S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes bactéries et bonne santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Butel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Carnets de Sciences, 978-2-7592-0917-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of rec LABs: Good Bugs to Deliver Molecules of Health Interest: From Mouse to Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Leandro Rama Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAISTER ACADEMIC PRESS, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES MALADIES RESPIRATOIRES AVEC LA BACTERIE LACTOBACILLUS ANIMALIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Neyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1903364. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Jesus Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Langella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5960-4341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial cell envelope components of gut commensals: effects in host-microbe interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siomar de Castro Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07853890.2026.2618429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung infection in orally inoculated SARS-CoV-2 hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Saint-Criq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0337915. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and probiotic characterisation of lactobacilli strains isolated from traditional Algerian products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouasria Benbouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.103782. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcab.2025.103782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of potential anti-inflammatory next-generation probiotics resistant to bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kropp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp 91 - 107. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Borras Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33733. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Américo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Therese Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on biotics development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.103073. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strain EXL01 boosts efficacy of immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2024.2374954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of a selection of gut commensal bacteria reveals their functional capacities to metabolize dietary carbohydrates with prebiotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01401-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses: A way to encourage sustainable fiber consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tryptophan activates duodenal aryl hydrocarbon receptor in healthy subjects: a crossover randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Causada-Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajka Borojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines Pinto-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (6), pp.G687-G696. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00306.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment using amoxicillin-clavulanic acid impairs gut mycobiota development through modification of the bacterial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Ventin-Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01516-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin and its precursor trappin‐2: What is their therapeutic potential for intestinal diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180 (2), pp.144-160. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.15985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics and the Human Gut Microbiota: From Breakdown Mechanisms to the Impact on Metabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eleazar Aguilar-Toalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Behare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Belzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Berni Canani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp. 825-826. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Short- to Long-Term Effects of C-Section Delivery on Microbiome Establishment and Host Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ríos-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.2122. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline microbiota composition modulates antibiotic-mediated effects on the gut microbiota and host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (111), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging health concepts in the probiotics field: streamlining the definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the caecal gut microbiota of mice by dietary supplement containing resistant starch: impact is donor-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schwiertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1234. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Putative Type V Pilus Contributes to Bacteroides thetaiotaomicron Biofilm Formation Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (18), pp.e00650-18. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00650-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02558491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bidnenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote et vieillissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408037408173704E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154 (6), pp.S-861-S-862. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(18)32913-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (14), </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Drabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (14), pp.5709-5721. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiana S. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commensal bifidobacterium longum strain prevents gluten-related immunopathology in mice through expression of a serine protease inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Mccarville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bermudez-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (19), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01323-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Noordine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Boukadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Mendes Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Melo Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bastos Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Zurita-Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Prosperi de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie D Syer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory W Blackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysbiosis in Inflammatory Bowel Disease: A Link With Antimicrobial Peptides Secretion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (5), pp. S-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probiotic &amp;lt;i&amp;gt;Lactobacillus&amp;lt;/i&amp;gt; Strain Can Acquire Vancomycin Resistance during Digestive Transit in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D.G. Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1-3), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patient stool to mechanistic insights: modeling IBS-D gut microbiota in M-ARCOL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st annual meeting INFOGUT COST Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-FOOD Conference, Next-generation of food research, education and industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics &amp; Newfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a novel bacterial strain with potentially beneficial probiotic properties in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meynier Maeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galbert Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics for digestive health and wellness: how to successfully promote the gut microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Applied Microbiology Early Career Scientist Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for different abilities of human gut bacteria to metabolise prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Association for Probiotics and Prebiotics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF NOVEL PROBIOTIC STRAINS WITH BENEFICIAL POTENTIAL IN GASTROINTESTINAL DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holowacz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacouton Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th PROBIOTICS, PREBIOTICS &amp; NEW FOODS, NUTRACEUTICALS AND BOTANICALS, for NUTRITION &amp; HUMAN and MICROBIOTA HEALTH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary fibers and prebiotics on the gut microbiota: consequences on the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gardian of gut epithelial barrier from inflammation: the elastase inhibitor ELAFIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Assoc Anatomists, Amer Physiol Soc, Amer Soc Biochem &amp; Mol Biol, Amer Soc Investigat Pathol, Amer Soc Nutr, Amer Soc Pharmacol &amp; Expt Therapeut, Apr 2020, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fasebj.2020.34.s1.05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of the impact of fermented milk consumption withor withoutviable LAB on the composition and activityof the gutmicrobiotaby metaomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of lung commensal bacteria that modulate immune response in Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bernard-Raichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103. Annual Meeting of the American Association of Immunologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Immunologists, May 2019, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Environment and host microbiomes - functional interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Environment and Host Microbiomes – Functional Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterisation of keystone intestinal bacteria to metabolize prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David-Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstraeten S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes bactéries et bonne santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Butel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Carnets de Sciences, 978-2-7592-0917-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of rec LABs: Good Bugs to Deliver Molecules of Health Interest: From Mouse to Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Leandro Rama Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAISTER ACADEMIC PRESS, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES MALADIES RESPIRATOIRES AVEC LA BACTERIE LACTOBACILLUS ANIMALIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Neyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1903364. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Jesus Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="392137E9"/>
+    <w:nsid w:val="B00EFBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5960-4341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04348200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104281" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rueda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Causada-Calo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Borojevic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nardelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Pinto-Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00306.2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2374954" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01401-23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15985" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0725-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwiertz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mccarville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caminero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermudez-Brito" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jury" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01323-17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777504v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922465v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.G. Mater" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106091" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285925v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285885v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Benoit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285897v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benoit" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344455v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holowacz Sophie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacouton Elsa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebeca" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.05293" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285875v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285923v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285920v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285913v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285904v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jeaidi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285900v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285893v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607759v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blottiere" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourlioux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r887-bonnes-bacteries-et-bonne-sante.html" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5960-4341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chadli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasria Benbouziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2025.103782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2374954" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01401-23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04348200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rueda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Causada-Calo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Borojevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nardelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Pinto-Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00306.2023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102096" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0725-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwiertz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01234" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629141v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mccarville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caminero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermudez-Brito" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jury" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01323-17" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777504v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922465v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.G. Mater" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106091" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285925v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285885v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Benoit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285897v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benoit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344455v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holowacz Sophie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacouton Elsa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebeca" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285875v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948771v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.05293" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285920v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285913v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285904v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jeaidi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285900v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285893v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607759v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blottiere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourlioux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r887-bonnes-bacteries-et-bonne-sante.html" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>