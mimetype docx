--- v1 (2026-04-25)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Langella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5960-4341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial cell envelope components of gut commensals: effects in host-microbe interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siomar de Castro Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07853890.2026.2618429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung infection in orally inoculated SARS-CoV-2 hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Saint-Criq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0337915. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and probiotic characterisation of lactobacilli strains isolated from traditional Algerian products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouasria Benbouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.103782. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcab.2025.103782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of potential anti-inflammatory next-generation probiotics resistant to bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kropp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp 91 - 107. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Borras Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33733. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Américo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Therese Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on biotics development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.103073. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strain EXL01 boosts efficacy of immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2024.2374954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of a selection of gut commensal bacteria reveals their functional capacities to metabolize dietary carbohydrates with prebiotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01401-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses: A way to encourage sustainable fiber consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tryptophan activates duodenal aryl hydrocarbon receptor in healthy subjects: a crossover randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Causada-Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajka Borojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines Pinto-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (6), pp.G687-G696. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00306.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment using amoxicillin-clavulanic acid impairs gut mycobiota development through modification of the bacterial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Ventin-Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01516-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin and its precursor trappin‐2: What is their therapeutic potential for intestinal diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180 (2), pp.144-160. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.15985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics and the Human Gut Microbiota: From Breakdown Mechanisms to the Impact on Metabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eleazar Aguilar-Toalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Behare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Belzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Berni Canani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp. 825-826. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Short- to Long-Term Effects of C-Section Delivery on Microbiome Establishment and Host Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ríos-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.2122. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline microbiota composition modulates antibiotic-mediated effects on the gut microbiota and host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (111), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging health concepts in the probiotics field: streamlining the definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the caecal gut microbiota of mice by dietary supplement containing resistant starch: impact is donor-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schwiertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1234. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Putative Type V Pilus Contributes to Bacteroides thetaiotaomicron Biofilm Formation Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (18), pp.e00650-18. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00650-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02558491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bidnenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote et vieillissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408037408173704E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154 (6), pp.S-861-S-862. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(18)32913-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (14), </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Drabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (14), pp.5709-5721. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiana S. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commensal bifidobacterium longum strain prevents gluten-related immunopathology in mice through expression of a serine protease inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Mccarville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bermudez-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (19), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01323-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Noordine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Boukadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Mendes Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Melo Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bastos Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Zurita-Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Prosperi de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie D Syer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory W Blackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysbiosis in Inflammatory Bowel Disease: A Link With Antimicrobial Peptides Secretion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (5), pp. S-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probiotic &amp;lt;i&amp;gt;Lactobacillus&amp;lt;/i&amp;gt; Strain Can Acquire Vancomycin Resistance during Digestive Transit in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D.G. Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1-3), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patient stool to mechanistic insights: modeling IBS-D gut microbiota in M-ARCOL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st annual meeting INFOGUT COST Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-FOOD Conference, Next-generation of food research, education and industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics &amp; Newfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a novel bacterial strain with potentially beneficial probiotic properties in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meynier Maeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galbert Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics for digestive health and wellness: how to successfully promote the gut microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Applied Microbiology Early Career Scientist Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for different abilities of human gut bacteria to metabolise prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Association for Probiotics and Prebiotics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF NOVEL PROBIOTIC STRAINS WITH BENEFICIAL POTENTIAL IN GASTROINTESTINAL DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holowacz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacouton Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th PROBIOTICS, PREBIOTICS &amp; NEW FOODS, NUTRACEUTICALS AND BOTANICALS, for NUTRITION &amp; HUMAN and MICROBIOTA HEALTH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary fibers and prebiotics on the gut microbiota: consequences on the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gardian of gut epithelial barrier from inflammation: the elastase inhibitor ELAFIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Assoc Anatomists, Amer Physiol Soc, Amer Soc Biochem &amp; Mol Biol, Amer Soc Investigat Pathol, Amer Soc Nutr, Amer Soc Pharmacol &amp; Expt Therapeut, Apr 2020, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fasebj.2020.34.s1.05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of the impact of fermented milk consumption withor withoutviable LAB on the composition and activityof the gutmicrobiotaby metaomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of lung commensal bacteria that modulate immune response in Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bernard-Raichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103. Annual Meeting of the American Association of Immunologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Immunologists, May 2019, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Environment and host microbiomes - functional interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Environment and Host Microbiomes – Functional Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterisation of keystone intestinal bacteria to metabolize prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David-Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstraeten S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes bactéries et bonne santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Butel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Carnets de Sciences, 978-2-7592-0917-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of rec LABs: Good Bugs to Deliver Molecules of Health Interest: From Mouse to Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Leandro Rama Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAISTER ACADEMIC PRESS, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES MALADIES RESPIRATOIRES AVEC LA BACTERIE LACTOBACILLUS ANIMALIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Neyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1903364. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Jesus Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Langella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5960-4341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial cell envelope components of gut commensals: effects in host-microbe interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siomar de Castro Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07853890.2026.2618429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung infection in orally inoculated SARS-CoV-2 hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Saint-Criq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0337915. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and probiotic characterisation of lactobacilli strains isolated from traditional Algerian products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouasria Benbouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.103782. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcab.2025.103782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of potential anti-inflammatory next-generation probiotics resistant to bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kropp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp 91 - 107. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marked reduction of SARS-CoV-2 infection and improved recovery following supplementation with a probiotic mix of four strains and two strains of Bifidobacterium breve in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Picard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (6), pp.e0064825. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00648-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Américo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REG3A and IL22 have opposite effects on fat accumulation in the liver in a high-fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Borras Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33733. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-84700-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium Diversity in the Gut Microbiome of Crohn's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Therese Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), pp.1480-1490. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ueg2.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae as a novel next generation probiotic against influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Heumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Deruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1347676. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1347676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on biotics development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.103073. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the respective roles of microbiota and host genetics in the susceptibility of Card9−/− mice to colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01798-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strain EXL01 boosts efficacy of immune checkpoint inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Danne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2024.2374954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of a selection of gut commensal bacteria reveals their functional capacities to metabolize dietary carbohydrates with prebiotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01401-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses: A way to encourage sustainable fiber consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tryptophan activates duodenal aryl hydrocarbon receptor in healthy subjects: a crossover randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Causada-Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajka Borojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines Pinto-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (6), pp.G687-G696. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00306.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic treatment using amoxicillin-clavulanic acid impairs gut mycobiota development through modification of the bacterial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Ventin-Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01516-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin and its precursor trappin‐2: What is their therapeutic potential for intestinal diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180 (2), pp.144-160. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.15985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics and the Human Gut Microbiota: From Breakdown Mechanisms to the Impact on Metabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lapiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotics — when simplification fails to clarify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eleazar Aguilar-Toalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Arioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Behare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Belzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Berni Canani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp. 825-826. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-021-00521-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Short- to Long-Term Effects of C-Section Delivery on Microbiome Establishment and Host Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ríos-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.2122. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of probiotics use requires clinical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41575-019-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline microbiota composition modulates antibiotic-mediated effects on the gut microbiota and host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (111), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging health concepts in the probiotics field: streamlining the definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the caecal gut microbiota of mice by dietary supplement containing resistant starch: impact is donor-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schwiertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1234. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Putative Type V Pilus Contributes to Bacteroides thetaiotaomicron Biofilm Formation Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201 (18), pp.e00650-18. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00650-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02558491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bidnenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosa-associated microbiota dysbiosis in colitis associated cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.131 - 142. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1379637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote et vieillissement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408037408173704E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade TiO2 is trapped by intestinal mucus in vitro but does not impair mucin O-glycosylation and short-chain fatty acid synthesis in vivo: implications for gut barrier protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12951-018-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Escribano Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154 (6), pp.S-861-S-862. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(18)32913-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasmid-encoded peptidase S8 (PrtP) to adhesion and transit in the gut of Lactococcus lactis IBB477 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Maria Radziwill-Bienkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Drabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (14), pp.5709-5721. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid transfer efficiency using &amp;lt;em&amp;gt;Lactoccocus lactis&amp;lt;/em&amp;gt; strains depends on invasiveness status but also on plasmid copy number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (14), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Anti-Inflammatory Molecule (MAM) from Faecalibacterium prausnitzii Shows a Protective Effect on DNBS and DSS-Induced Colitis Model in Mice through Inhibition of NF-kappa B Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiana S. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A commensal bifidobacterium longum strain prevents gluten-related immunopathology in mice through expression of a serine protease inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Mccarville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bermudez-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (19), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01323-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Noordine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Boukadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis carrying the pValac eukaryotic expression vector coding for IL-4 reduces chemically-induced intestinal inflammation by increasing the levels of IL-10-producing regulatory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Mendes Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Melo Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bastos Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Zurita-Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Prosperi de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0548-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie D Syer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory W Blackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal: une composante santé qui évolue avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/fc2g-cd80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysbiosis in Inflammatory Bowel Disease: A Link With Antimicrobial Peptides Secretion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rajca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (5), pp. S-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probiotic &amp;lt;i&amp;gt;Lactobacillus&amp;lt;/i&amp;gt; Strain Can Acquire Vancomycin Resistance during Digestive Transit in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D.G. Mater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1-3), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000106091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patient stool to mechanistic insights: modeling IBS-D gut microbiota in M-ARCOL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Uriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st annual meeting INFOGUT COST Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-FOOD Conference, Next-generation of food research, education and industry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Probiotics, Prebiotics &amp; Newfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a novel bacterial strain with potentially beneficial probiotic properties in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meynier Maeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galbert Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotics for digestive health and wellness: how to successfully promote the gut microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Applied Microbiology Early Career Scientist Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for different abilities of human gut bacteria to metabolise prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Association for Probiotics and Prebiotics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF NOVEL PROBIOTIC STRAINS WITH BENEFICIAL POTENTIAL IN GASTROINTESTINAL DISORDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holowacz Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacouton Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rebeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th PROBIOTICS, PREBIOTICS &amp; NEW FOODS, NUTRACEUTICALS AND BOTANICALS, for NUTRITION &amp; HUMAN and MICROBIOTA HEALTH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary fibers and prebiotics on the gut microbiota: consequences on the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gardian of gut epithelial barrier from inflammation: the elastase inhibitor ELAFIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Assoc Anatomists, Amer Physiol Soc, Amer Soc Biochem &amp; Mol Biol, Amer Soc Investigat Pathol, Amer Soc Nutr, Amer Soc Pharmacol &amp; Expt Therapeut, Apr 2020, San Diego, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fasebj.2020.34.s1.05293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional exploration of the impact of fermented milk consumption withor withoutviable LAB on the composition and activityof the gutmicrobiotaby metaomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of lung commensal bacteria that modulate immune response in Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bernard-Raichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guilloton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103. Annual Meeting of the American Association of Immunologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Immunologists, May 2019, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Kitamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Ghent Gut inflammation Group: Intestinal host-microbiota interactions controlling health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Waldschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invalidation de CARD9 induit un microbiote intestinal pro-inflammatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Hépato-Gastroentérologie et d’Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Card9 deficiency leads to a proinflammatory gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for early microbiota development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Binda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Environment and host microbiomes - functional interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Environment and Host Microbiomes – Functional Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-exploration of the interactions between prebiotics and a panel of gut bacteria of health interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des interactions entre des prébiotiques et un panel de bactéries d’intérêt pour la santé du microbiote intestinal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jeaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-OMIC AND LONGITUDINAL APPROACH FOR BIOMARKERS DISCOVERY IN FOOD PROTEIN INDUCED ENTEROCOLITIS SYNDROME (FPIES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’école doctorale ED394 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterisation of keystone intestinal bacteria to metabolize prebiotics for the benefits of the digestive health and wellness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David-Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Marquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress ERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstraeten S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes bactéries et bonne santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Butel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Carnets de Sciences, 978-2-7592-0917-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of rec LABs: Good Bugs to Deliver Molecules of Health Interest: From Mouse to Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Leandro Rama Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAISTER ACADEMIC PRESS, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES MALADIES RESPIRATOIRES AVEC LA BACTERIE LACTOBACILLUS ANIMALIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Neyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1903364. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of AhR agonist for the preventive or curative treatment of metabolic syndrome and the associated disorders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP16306300.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and pharmaceutical compositions for preventing or treating imflammatory bowel diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lavie-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP15306303.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Jesus Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B00EFBC1"/>
+    <w:nsid w:val="D9024004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5960-4341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chadli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasria Benbouziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2025.103782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2374954" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01401-23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04348200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rueda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Causada-Calo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Borojevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nardelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Pinto-Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00306.2023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102096" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0725-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwiertz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01234" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629141v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mccarville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caminero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermudez-Brito" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jury" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01323-17" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777504v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922465v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.G. Mater" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106091" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285925v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285885v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Benoit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285897v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benoit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344455v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holowacz Sophie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacouton Elsa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebeca" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285875v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948771v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.05293" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285920v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285913v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285904v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jeaidi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285900v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285893v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607759v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blottiere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourlioux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r887-bonnes-bacteries-et-bonne-sante.html" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5960-4341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar de Castro Soares" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2026.2618429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chadli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasria Benbouziane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2025.103782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05157590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wauquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Servat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00648-25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Borras Nogues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Agus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84700-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mclellan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Therese Goudiaby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.70023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heumel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Deruyter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouilloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Delval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1347676" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2374954" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01401-23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04348200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rueda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Causada-Calo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Borojevic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nardelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Pinto-Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00306.2023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102096" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0111-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0725-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwiertz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01234" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Mihajlovic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bechon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Ivanova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00650-18" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Liguori" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brandi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1379637" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624418v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0379-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Drabot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8334-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx100" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604976v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana S. de Sousa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00114" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629141v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mccarville" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dong" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caminero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermudez-Brito" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jury" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01323-17" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637713v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Mendes Souza" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Melo Preisser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastos Pereira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Prosperi de Castro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0548-x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526839v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fc2g-cd80" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777504v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922465v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.G. Mater" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106091" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285925v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295803v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemoine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285885v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Benoit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285897v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benoit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344455v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holowacz Sophie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacouton Elsa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebeca" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285875v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948771v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2020.34.s1.05293" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156968v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171999v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bernard-Raichon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guilloton" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794066v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Hoffmann" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794409v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285920v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285913v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285900v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jeaidi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285904v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285893v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607759v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blottiere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourlioux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r887-bonnes-bacteries-et-bonne-sante.html" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536596v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Leandro Rama Gomes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292664v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>