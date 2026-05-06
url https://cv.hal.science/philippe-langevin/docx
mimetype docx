--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -464,226 +464,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The p-adic valuations of Weil sums of binomials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangman Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Sapozhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The extension problem for Lee and Euclidean weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra Combinatorics Discrete Structures and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.207 - 207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13069/jacodesmath.284970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812750v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01812743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two analogues of Maillet's determinant</w:t>
               </w:r>
@@ -864,51 +864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of a conjectured three-valued family of Weil sums of binomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclotomie des sommes de Weil binomiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3369,50 +3369,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exponential Sums and Boolean Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of BFCA'05 Conference, March 7--8, 2005 Rouen, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Rouen, France. pp.177--186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the weight of binary irreducible cyclic codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3421,152 +3516,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the Workshop on Coding and Cryptography WCC'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bergen, Norway. pp.161--169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279324v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00993895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The classification of boolean cubics of nine variables.</w:t>
               </w:r>
@@ -5598,51 +5598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04478980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2023038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02953010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk G&#246;lo&#287;lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2020.101707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02168222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00631-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02168218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Wood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13069/jacodesmath.284970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangman Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Sapozhnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Dyshko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.05.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Katz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-015-0137-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa169-2-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH40LWK9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mcguire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Zalinescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Dong Hou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089510000017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/6761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11779360_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-004-3803-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Zanotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03740160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Cakcak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabizzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-011-0056-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03834481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/tel-04698803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04478980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2023038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02953010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk G&#246;lo&#287;lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2020.101707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02168222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00631-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02168218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Wood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Katz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangman Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Sapozhnikov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13069/jacodesmath.284970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Dyshko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.05.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Katz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-015-0137-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01812754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa169-2-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH40LWK9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mcguire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Zalinescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Dong Hou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089510000017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/6761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11779360_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-004-3803-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Zanotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03740160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Cakcak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabizzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-011-0056-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03834481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/tel-04698803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>