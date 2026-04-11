--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1404,226 +1404,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01274671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First improvements toward a reproducible Telemac-2D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafife Nheili</w:t>
+                <w:t xml:space="preserve">Reproducible, Accurately Rounded and Efficient BLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemseddine Chohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Denis</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd TELEMAC-MASCARET User Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France. pp.609-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58943-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01371152v1</w:t>
+                <w:t xml:space="preserve">lirmm-01280324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible, Accurately Rounded and Efficient BLAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chemseddine Chohra</w:t>
+                <w:t xml:space="preserve">First improvements toward a reproducible Telemac-2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafife Nheili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Parello</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIrd TELEMAC-MASCARET User Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58943-5_49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01280324v2</w:t>
+                <w:t xml:space="preserve">lirmm-01371152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Reproducible Level 1 BLAS</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236919v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00872562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03186531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00223-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01280324v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_49" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2016.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2015.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01095172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762550v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Porada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477541v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02427986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/conferences/cm/conference/iciam19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100531990&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01309785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236919v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00872562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03186531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00223-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01280324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2016.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2015.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01095172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762550v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Porada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477541v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02427986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/conferences/cm/conference/iciam19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100531990&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01309785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>