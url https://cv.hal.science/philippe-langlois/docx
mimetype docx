--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -4565,185 +4565,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive symmetric: the non-negative case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validating Polynomial Numerical Computations with Complementary Automatic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIP RR-2001-06, Laboratoire de l'informatique du parallélisme. 2001, 2+11p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4205, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101768v1</w:t>
+                <w:t xml:space="preserve">inria-00072417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Polynomial Numerical Computations with Complementary Automatic Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive symmetric: the non-negative case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4205, INRIA. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2001-06, Laboratoire de l'informatique du parallélisme. 2001, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072417v1</w:t>
+                <w:t xml:space="preserve">hal-02101768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Localization of Instability and Deterministic Enhancement of Accuracy for Iterative Algorithms</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236919v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00872562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03186531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00223-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01280324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2016.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2015.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01095172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762550v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Porada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477541v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02427986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/conferences/cm/conference/iciam19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100531990&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01309785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236919v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00872562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03186531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00223-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01280324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2016.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2015.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01095172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762550v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Porada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477541v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02427986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/conferences/cm/conference/iciam19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100531990&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01309785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>