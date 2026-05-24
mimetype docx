--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2399,217 +2399,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01095172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Performance Evaluation of Accurate Summation Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer l'analyse de la performance des algorithmes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Parello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCE: Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Feb 2013, Boston, Ma, United States</w:t>
+              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00762550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'analyse de la performance des algorithmes numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Reliable Performance Evaluation of Accurate Summation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Parello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SCE: Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Feb 2013, Boston, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00762550v2</w:t>
+                <w:t xml:space="preserve">hal-01233879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la reproductibilité des mesures des performances d'algorithmes numériques avec PerPI</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236919v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00872562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03186531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00223-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01280324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2016.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2015.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01095172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762550v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Porada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477541v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02427986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/conferences/cm/conference/iciam19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100531990&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01309785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236919v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00872562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03186531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00223-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Chohra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01280324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2016.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2015.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266509" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01095172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762550v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233879v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Porada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477541v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02427986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/conferences/cm/conference/iciam19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100531990&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01309785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>