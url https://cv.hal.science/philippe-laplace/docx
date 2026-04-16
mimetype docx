--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Laplace </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur / Université Marie et Louis Pasteur (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6882-0473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109329805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche: Études écossaises (littérature, histoire et civilisation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île aux confins du monde : Saint-Kilda à travers cinq siècles de récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and its Discontents. Le Brexit, un malaise sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2020, L'Observatoire de la société britannique, Gilles Leydier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace. Presses universitaires de Franche-Comté, 2015, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-343-02142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Celebrating: Festive and Tragic Overtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 330 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hautes-Terres, l'histoire et la mémoire dans les romans de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-COmté, pp.216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities on the Margin; On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Pittin-Hédon, Camille Manfredi, Scott Hames (eds.), Scottish Writing after Devolution. Edges of the New</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jvj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the Lost Voices of the Community. Distance and Contact Zones in the St Kilda Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluences et renaissances dans Highland River (1937) ? Chronotopes, allégorie et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Highlands and Lowlands of Scotland: Transference, Cultural Synecdoche and the Illusive Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites de passage et initiations dans Highland River & The Silver Darlings de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des Highlands par le « crépuscule celtique » : idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle de l'imaginaire de la mer et la quête d'identité chez Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'une illusion: idéologie et réalisme chez les écrivains écossais du Kailyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise: Macpherson et Scott, entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté de la vitre: le discours nationaliste de Neil Gunn dans The Poaching at Grianan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Meldon D’Arcy, Scottish Skalds and Sagamen; Old Norse Influence on Modern Scottish Literature, East Linton, Tuckwell Press, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction salutaire des mythes et des légendes dans Verts Abîmes de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of St Kilda in Contemporary Creative Works in Literature in French and in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindsay Blair; Camille Manfredi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermedial Art Practices as Cultural Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.118-130, 2024, 978-1-032-53601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits, symboles et répression dans Witch Light de Susan Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton; Bill Findlay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le crime, le châtiment et les Écossais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-195, 2019, Annales littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and Subservience in Lewis Grassic Gibbon's Sunset Song.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ian Brown, David Clark and Rubén Jarazo-Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking Liberties. Scottish Literature and Expressions of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLS, pp.137-151, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-18, 2014, 978-2-34302-142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity, Narration and Myths in Karin Altenberg’s The Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roots and Fruits of Scottish Culture. Scottish Identities &amp; Contemporary Literature. Edited by Ian Brown and Jean Berton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux-guerres en Ecosse: renaissance littéraire, revendications politiques et hésitations idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature et civilisation européennes et hispano-américaines. Mélanges Gérard Brey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.411-20, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Intelligent Men’s Guides to Albyn’:(re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Sellin; Annie Thiec; Pierre Carboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosse : l’identité nationale en question / Scotland: Questioning National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.167-75, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les Îles et les Hautes-Terres d'Ecosse: (ré)écriture et imagination romantique chez les premiers écrivains voyageurs du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe et la plume. L'écriture et les femmes en Grande-Bretagne (1540-1640) / Varia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-48, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh's fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse. Actes du colloque organisé par la Société Française d'Études écossaises, 24-25 octobre 2003 à l'Université Jean Monnet de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies of Evidence: Cities and Stories in Robert McLiam Wilson's Eureka Street and Irvine Welsh's Filth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin, On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cities on the Margin ; On the Margin of Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace; Eric Tabuteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin / On the Margin of Cities: Representations of Urban Space in Contemporary British and Irish Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-23, 2003, 2-84867-018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and Motion in Catherine Carswell's Open the Door!: Towards a Female Bildungsroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminin — Masculin; Littératures et cultures anglo-saxonnes; Actes du 38ème congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES). Textes réunis par Sophie Marret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-247, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Union and Disunion and Women's Emancipation in narratives about St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union and Disunion in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing from the Edge: Lady Grange’s Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices from the Edge in Scottish Literature, Theatre and Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2024, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda No More': the 1930 Evacuation in Films and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024 "Frontières et déplacements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Kilda (Scotland) to St Kilda (Australia): the 1852 migration and the Australian dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEE, Nov 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Edge of the World: Literature and St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets du nord: poétiques et plitiques de l'Europe septentrionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Dec 2023, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda and hybridity in French creative and imaginative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Hands across the Sea’, Film-Poetry, Hybridity &amp; Cultural Resilience in the Scottish Highlands &amp; Islands &amp; Western Brittany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stornoway, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failles temporelles et zones de rupture : Utopie et hétérotopie dans les récits à propos de St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Failles. Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solastalgia and Memories of Territories in Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Territories and Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing St Kilda: tourism and the evolution of visual representations of the archipelago from the nineteenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international IAWIS/AIERTI, Atelier « Re-viewing, re-imagining regional waters in word and image »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda : représenter l’espace impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérotopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRIT, Apr 2021, Besançon (Conférence virtuelle ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost voices of St Kilda: accounts of the 1930 evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Water, water everywhere’ Islands and survival in Geraldine McCaughrean's novel for young adults Where the World Ends (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrayal of the St Kilda Parliament in Poetry, Photography and Historical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Archipelagoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sabhal Mor Ostaig, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of an island: alienation and death on St Kilda in Karin Altenberg's Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway (National University of Ireland - Galway), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity in Island of Wings by Karin Altenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines et les fruits de l'Ecosse contemporaine : littérature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Berton; Ian Brown, Oct 2011, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing on the Walls in Robert McLiam Wilson's Eureka Street and George Friel's Mr Alfred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e Congrès de la SAES "Appelation / Naming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2013, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom in Lewis Grassic Gibbon's Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freedom in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Coruña, Oct 2012, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and quest for identity in the Highland and the Lowlands of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transferts des identités et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Laplace; Margaret Gillespie; Michel Savaric; Marie-Claire Considère-Charon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Men's Guides to Albyn': (re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosse: l'identité nationale en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.167-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shadow of Ossian in Ugo Foscolo's and Vincenzo Monti's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse et l'Europe / Scotland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré)écriture et imagination romantique chez les écrivains voyageurs du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte(s) / Contexte(s) / Hors-Texte(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Société des Anglicistes de l'Enseignement Supérieur, May 2005, Toulouse (Université Toulouse - Jean Jaurès), France. pp.335-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Ecosse dans la littérature européenne au dix-neuvième siècle: l'exemple de Foscolo, Monti et Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Gilles Leydier, Oct 2005, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh’s fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Études Écossaises; SFEE; Jean Berton, Sep 2003, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et initiations dans Highland River de Neil Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Université de Grenoble, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse des Highlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; Bernard Sellin, May 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise : de Macpherson à Scott ; entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Re/ré-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Chambéry, May 1999, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and motion in Catherine Carswell's Open the Door !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin / Féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Rouen, May 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transfert des identités et des cultures dans les pays anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la marge en Écosse : périphérie, idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Toulouse-Jean Jaurès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel de St Kilda et le palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Laplace </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur / Université Marie et Louis Pasteur (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6882-0473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109329805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche: Études écossaises (littérature, histoire et civilisation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île aux confins du monde : Saint-Kilda à travers cinq siècles de récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and its Discontents. Le Brexit, un malaise sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2020, L'Observatoire de la société britannique, Gilles Leydier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace. Presses universitaires de Franche-Comté, 2015, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-343-02142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Celebrating: Festive and Tragic Overtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 330 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hautes-Terres, l'histoire et la mémoire dans les romans de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-COmté, pp.216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities on the Margin; On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Pittin-Hédon, Camille Manfredi, Scott Hames (eds.), Scottish Writing after Devolution. Edges of the New</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jvj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the Lost Voices of the Community. Distance and Contact Zones in the St Kilda Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluences et renaissances dans Highland River (1937) ? Chronotopes, allégorie et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Highlands and Lowlands of Scotland: Transference, Cultural Synecdoche and the Illusive Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites de passage et initiations dans Highland River & The Silver Darlings de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des Highlands par le « crépuscule celtique » : idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle de l'imaginaire de la mer et la quête d'identité chez Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'une illusion: idéologie et réalisme chez les écrivains écossais du Kailyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise: Macpherson et Scott, entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté de la vitre: le discours nationaliste de Neil Gunn dans The Poaching at Grianan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Meldon D’Arcy, Scottish Skalds and Sagamen; Old Norse Influence on Modern Scottish Literature, East Linton, Tuckwell Press, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction salutaire des mythes et des légendes dans Verts Abîmes de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of St Kilda in Contemporary Creative Works in Literature in French and in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindsay Blair; Camille Manfredi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermedial Art Practices as Cultural Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.118-130, 2024, 978-1-032-53601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits, symboles et répression dans Witch Light de Susan Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton; Bill Findlay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le crime, le châtiment et les Écossais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-195, 2019, Annales littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and Subservience in Lewis Grassic Gibbon's Sunset Song.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ian Brown, David Clark and Rubén Jarazo-Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking Liberties. Scottish Literature and Expressions of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLS, pp.137-151, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity, Narration and Myths in Karin Altenberg’s The Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roots and Fruits of Scottish Culture. Scottish Identities &amp; Contemporary Literature. Edited by Ian Brown and Jean Berton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-18, 2014, 978-2-34302-142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Intelligent Men’s Guides to Albyn’:(re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Sellin; Annie Thiec; Pierre Carboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosse : l’identité nationale en question / Scotland: Questioning National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.167-75, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux-guerres en Ecosse: renaissance littéraire, revendications politiques et hésitations idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature et civilisation européennes et hispano-américaines. Mélanges Gérard Brey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.411-20, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les Îles et les Hautes-Terres d'Ecosse: (ré)écriture et imagination romantique chez les premiers écrivains voyageurs du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe et la plume. L'écriture et les femmes en Grande-Bretagne (1540-1640) / Varia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-48, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh's fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse. Actes du colloque organisé par la Société Française d'Études écossaises, 24-25 octobre 2003 à l'Université Jean Monnet de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies of Evidence: Cities and Stories in Robert McLiam Wilson's Eureka Street and Irvine Welsh's Filth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin, On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cities on the Margin ; On the Margin of Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace; Eric Tabuteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin / On the Margin of Cities: Representations of Urban Space in Contemporary British and Irish Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-23, 2003, 2-84867-018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and Motion in Catherine Carswell's Open the Door!: Towards a Female Bildungsroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminin — Masculin; Littératures et cultures anglo-saxonnes; Actes du 38ème congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES). Textes réunis par Sophie Marret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-247, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing from the Edge: Lady Grange’s Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices from the Edge in Scottish Literature, Theatre and Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2024, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Union and Disunion and Women's Emancipation in narratives about St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union and Disunion in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda No More': the 1930 Evacuation in Films and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024 "Frontières et déplacements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Edge of the World: Literature and St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets du nord: poétiques et plitiques de l'Europe septentrionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Dec 2023, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Kilda (Scotland) to St Kilda (Australia): the 1852 migration and the Australian dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEE, Nov 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failles temporelles et zones de rupture : Utopie et hétérotopie dans les récits à propos de St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Failles. Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solastalgia and Memories of Territories in Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Territories and Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda and hybridity in French creative and imaginative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Hands across the Sea’, Film-Poetry, Hybridity &amp; Cultural Resilience in the Scottish Highlands &amp; Islands &amp; Western Brittany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stornoway, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda : représenter l’espace impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérotopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRIT, Apr 2021, Besançon (Conférence virtuelle ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing St Kilda: tourism and the evolution of visual representations of the archipelago from the nineteenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international IAWIS/AIERTI, Atelier « Re-viewing, re-imagining regional waters in word and image »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost voices of St Kilda: accounts of the 1930 evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrayal of the St Kilda Parliament in Poetry, Photography and Historical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Archipelagoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sabhal Mor Ostaig, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Water, water everywhere’ Islands and survival in Geraldine McCaughrean's novel for young adults Where the World Ends (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of an island: alienation and death on St Kilda in Karin Altenberg's Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway (National University of Ireland - Galway), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity in Island of Wings by Karin Altenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines et les fruits de l'Ecosse contemporaine : littérature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Berton; Ian Brown, Oct 2011, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing on the Walls in Robert McLiam Wilson's Eureka Street and George Friel's Mr Alfred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e Congrès de la SAES "Appelation / Naming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2013, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom in Lewis Grassic Gibbon's Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freedom in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Coruña, Oct 2012, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and quest for identity in the Highland and the Lowlands of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transferts des identités et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Laplace; Margaret Gillespie; Michel Savaric; Marie-Claire Considère-Charon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Men's Guides to Albyn': (re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosse: l'identité nationale en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.167-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shadow of Ossian in Ugo Foscolo's and Vincenzo Monti's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse et l'Europe / Scotland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré)écriture et imagination romantique chez les écrivains voyageurs du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte(s) / Contexte(s) / Hors-Texte(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Société des Anglicistes de l'Enseignement Supérieur, May 2005, Toulouse (Université Toulouse - Jean Jaurès), France. pp.335-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Ecosse dans la littérature européenne au dix-neuvième siècle: l'exemple de Foscolo, Monti et Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Gilles Leydier, Oct 2005, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et initiations dans Highland River de Neil Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Université de Grenoble, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh’s fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Études Écossaises; SFEE; Jean Berton, Sep 2003, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse des Highlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; Bernard Sellin, May 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise : de Macpherson à Scott ; entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Re/ré-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Chambéry, May 1999, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and motion in Catherine Carswell's Open the Door !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin / Féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Rouen, May 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transfert des identités et des cultures dans les pays anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la marge en Écosse : périphérie, idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Toulouse-Jean Jaurès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel de St Kilda et le palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BE07836"/>
+    <w:nsid w:val="C05B8484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6882-0473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109329805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laplace" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gillespie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Consid&#232;re-Charon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.3596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03144402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-crime-le-chatiment-et-les-ecossais.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/cities-on-the-margin-on-the-margin-of-cities.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04927593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6882-0473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109329805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laplace" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gillespie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Consid&#232;re-Charon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.3596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03144402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-crime-le-chatiment-et-les-ecossais.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/cities-on-the-margin-on-the-margin-of-cities.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04927593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>