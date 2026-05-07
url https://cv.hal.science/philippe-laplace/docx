--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Laplace </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur / Université Marie et Louis Pasteur (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6882-0473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109329805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche: Études écossaises (littérature, histoire et civilisation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île aux confins du monde : Saint-Kilda à travers cinq siècles de récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and its Discontents. Le Brexit, un malaise sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2020, L'Observatoire de la société britannique, Gilles Leydier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace. Presses universitaires de Franche-Comté, 2015, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-343-02142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Celebrating: Festive and Tragic Overtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 330 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hautes-Terres, l'histoire et la mémoire dans les romans de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-COmté, pp.216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities on the Margin; On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Pittin-Hédon, Camille Manfredi, Scott Hames (eds.), Scottish Writing after Devolution. Edges of the New</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jvj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the Lost Voices of the Community. Distance and Contact Zones in the St Kilda Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluences et renaissances dans Highland River (1937) ? Chronotopes, allégorie et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Highlands and Lowlands of Scotland: Transference, Cultural Synecdoche and the Illusive Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites de passage et initiations dans Highland River & The Silver Darlings de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des Highlands par le « crépuscule celtique » : idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle de l'imaginaire de la mer et la quête d'identité chez Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'une illusion: idéologie et réalisme chez les écrivains écossais du Kailyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise: Macpherson et Scott, entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté de la vitre: le discours nationaliste de Neil Gunn dans The Poaching at Grianan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Meldon D’Arcy, Scottish Skalds and Sagamen; Old Norse Influence on Modern Scottish Literature, East Linton, Tuckwell Press, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction salutaire des mythes et des légendes dans Verts Abîmes de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of St Kilda in Contemporary Creative Works in Literature in French and in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindsay Blair; Camille Manfredi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermedial Art Practices as Cultural Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.118-130, 2024, 978-1-032-53601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits, symboles et répression dans Witch Light de Susan Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton; Bill Findlay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le crime, le châtiment et les Écossais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-195, 2019, Annales littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and Subservience in Lewis Grassic Gibbon's Sunset Song.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ian Brown, David Clark and Rubén Jarazo-Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking Liberties. Scottish Literature and Expressions of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLS, pp.137-151, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity, Narration and Myths in Karin Altenberg’s The Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roots and Fruits of Scottish Culture. Scottish Identities &amp; Contemporary Literature. Edited by Ian Brown and Jean Berton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-18, 2014, 978-2-34302-142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Intelligent Men’s Guides to Albyn’:(re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Sellin; Annie Thiec; Pierre Carboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosse : l’identité nationale en question / Scotland: Questioning National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.167-75, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux-guerres en Ecosse: renaissance littéraire, revendications politiques et hésitations idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature et civilisation européennes et hispano-américaines. Mélanges Gérard Brey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.411-20, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les Îles et les Hautes-Terres d'Ecosse: (ré)écriture et imagination romantique chez les premiers écrivains voyageurs du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe et la plume. L'écriture et les femmes en Grande-Bretagne (1540-1640) / Varia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-48, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh's fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse. Actes du colloque organisé par la Société Française d'Études écossaises, 24-25 octobre 2003 à l'Université Jean Monnet de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies of Evidence: Cities and Stories in Robert McLiam Wilson's Eureka Street and Irvine Welsh's Filth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin, On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cities on the Margin ; On the Margin of Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace; Eric Tabuteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin / On the Margin of Cities: Representations of Urban Space in Contemporary British and Irish Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-23, 2003, 2-84867-018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and Motion in Catherine Carswell's Open the Door!: Towards a Female Bildungsroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminin — Masculin; Littératures et cultures anglo-saxonnes; Actes du 38ème congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES). Textes réunis par Sophie Marret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-247, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing from the Edge: Lady Grange’s Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices from the Edge in Scottish Literature, Theatre and Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2024, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Union and Disunion and Women's Emancipation in narratives about St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union and Disunion in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda No More': the 1930 Evacuation in Films and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024 "Frontières et déplacements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Edge of the World: Literature and St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets du nord: poétiques et plitiques de l'Europe septentrionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Dec 2023, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Kilda (Scotland) to St Kilda (Australia): the 1852 migration and the Australian dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEE, Nov 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failles temporelles et zones de rupture : Utopie et hétérotopie dans les récits à propos de St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Failles. Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solastalgia and Memories of Territories in Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Territories and Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda and hybridity in French creative and imaginative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Hands across the Sea’, Film-Poetry, Hybridity &amp; Cultural Resilience in the Scottish Highlands &amp; Islands &amp; Western Brittany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stornoway, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda : représenter l’espace impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérotopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRIT, Apr 2021, Besançon (Conférence virtuelle ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing St Kilda: tourism and the evolution of visual representations of the archipelago from the nineteenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international IAWIS/AIERTI, Atelier « Re-viewing, re-imagining regional waters in word and image »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost voices of St Kilda: accounts of the 1930 evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrayal of the St Kilda Parliament in Poetry, Photography and Historical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Archipelagoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sabhal Mor Ostaig, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Water, water everywhere’ Islands and survival in Geraldine McCaughrean's novel for young adults Where the World Ends (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of an island: alienation and death on St Kilda in Karin Altenberg's Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway (National University of Ireland - Galway), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity in Island of Wings by Karin Altenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines et les fruits de l'Ecosse contemporaine : littérature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Berton; Ian Brown, Oct 2011, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing on the Walls in Robert McLiam Wilson's Eureka Street and George Friel's Mr Alfred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e Congrès de la SAES "Appelation / Naming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2013, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom in Lewis Grassic Gibbon's Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freedom in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Coruña, Oct 2012, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and quest for identity in the Highland and the Lowlands of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transferts des identités et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Laplace; Margaret Gillespie; Michel Savaric; Marie-Claire Considère-Charon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Men's Guides to Albyn': (re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosse: l'identité nationale en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.167-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shadow of Ossian in Ugo Foscolo's and Vincenzo Monti's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse et l'Europe / Scotland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré)écriture et imagination romantique chez les écrivains voyageurs du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte(s) / Contexte(s) / Hors-Texte(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Société des Anglicistes de l'Enseignement Supérieur, May 2005, Toulouse (Université Toulouse - Jean Jaurès), France. pp.335-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Ecosse dans la littérature européenne au dix-neuvième siècle: l'exemple de Foscolo, Monti et Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Gilles Leydier, Oct 2005, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et initiations dans Highland River de Neil Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Université de Grenoble, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh’s fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Études Écossaises; SFEE; Jean Berton, Sep 2003, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse des Highlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; Bernard Sellin, May 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise : de Macpherson à Scott ; entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Re/ré-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Chambéry, May 1999, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and motion in Catherine Carswell's Open the Door !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin / Féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Rouen, May 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transfert des identités et des cultures dans les pays anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la marge en Écosse : périphérie, idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Toulouse-Jean Jaurès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel de St Kilda et le palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Laplace </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur / Université Marie et Louis Pasteur (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6882-0473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109329805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche: Études écossaises (littérature, histoire et civilisation)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île aux confins du monde : Saint-Kilda à travers cinq siècles de récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and its Discontents. Le Brexit, un malaise sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2020, L'Observatoire de la société britannique, Gilles Leydier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace. Presses universitaires de Franche-Comté, 2015, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-343-02142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Irish Celebrating: Festive and Tragic Overtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 330 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hautes-Terres, l'histoire et la mémoire dans les romans de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-COmté, pp.216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities on the Margin; On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Pittin-Hédon, Camille Manfredi, Scott Hames (eds.), Scottish Writing after Devolution. Edges of the New</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jvj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the Lost Voices of the Community. Distance and Contact Zones in the St Kilda Movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluences et renaissances dans Highland River (1937) ? Chronotopes, allégorie et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesecossaises.1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Highlands and Lowlands of Scotland: Transference, Cultural Synecdoche and the Illusive Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites de passage et initiations dans Highland River & The Silver Darlings de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des Highlands par le « crépuscule celtique » : idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle de l'imaginaire de la mer et la quête d'identité chez Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'une illusion: idéologie et réalisme chez les écrivains écossais du Kailyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise: Macpherson et Scott, entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté de la vitre: le discours nationaliste de Neil Gunn dans The Poaching at Grianan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Meldon D’Arcy, Scottish Skalds and Sagamen; Old Norse Influence on Modern Scottish Literature, East Linton, Tuckwell Press, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction salutaire des mythes et des légendes dans Verts Abîmes de Neil M. Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triade (Galles-Ecosse-Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of St Kilda in Contemporary Creative Works in Literature in French and in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindsay Blair; Camille Manfredi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermedial Art Practices as Cultural Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.118-130, 2024, 978-1-032-53601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits, symboles et répression dans Witch Light de Susan Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton; Bill Findlay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le crime, le châtiment et les Écossais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-195, 2019, Annales littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and Subservience in Lewis Grassic Gibbon's Sunset Song.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ian Brown, David Clark and Rubén Jarazo-Alvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking Liberties. Scottish Literature and Expressions of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLS, pp.137-151, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les pays de langue anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-18, 2014, 978-2-34302-142-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity, Narration and Myths in Karin Altenberg’s The Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roots and Fruits of Scottish Culture. Scottish Identities &amp; Contemporary Literature. Edited by Ian Brown and Jean Berton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Intelligent Men’s Guides to Albyn’:(re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Sellin; Annie Thiec; Pierre Carboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosse : l’identité nationale en question / Scotland: Questioning National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, pp.167-75, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux-guerres en Ecosse: renaissance littéraire, revendications politiques et hésitations idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature et civilisation européennes et hispano-américaines. Mélanges Gérard Brey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.411-20, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages dans les Îles et les Hautes-Terres d'Ecosse: (ré)écriture et imagination romantique chez les premiers écrivains voyageurs du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe et la plume. L'écriture et les femmes en Grande-Bretagne (1540-1640) / Varia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.335-48, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh's fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Berton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse. Actes du colloque organisé par la Société Française d'Études écossaises, 24-25 octobre 2003 à l'Université Jean Monnet de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies of Evidence: Cities and Stories in Robert McLiam Wilson's Eureka Street and Irvine Welsh's Filth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin, On the Margin of Cities. Representation of Urban Space in Contemporary Irish and British Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cities on the Margin ; On the Margin of Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabuteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Laplace; Eric Tabuteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on the Margin / On the Margin of Cities: Representations of Urban Space in Contemporary British and Irish Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 11-23, 2003, 2-84867-018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and Motion in Catherine Carswell's Open the Door!: Towards a Female Bildungsroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminin — Masculin; Littératures et cultures anglo-saxonnes; Actes du 38ème congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES). Textes réunis par Sophie Marret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-247, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing from the Edge: Lady Grange’s Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices from the Edge in Scottish Literature, Theatre and Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lauren Brancaz-McCartan, Nov 2024, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Union and Disunion and Women's Emancipation in narratives about St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union and Disunion in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda No More': the 1930 Evacuation in Films and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024 "Frontières et déplacements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From St Kilda (Scotland) to St Kilda (Australia): the 1852 migration and the Australian dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEE, Nov 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Edge of the World: Literature and St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets du nord: poétiques et plitiques de l'Europe septentrionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Dec 2023, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failles temporelles et zones de rupture : Utopie et hétérotopie dans les récits à propos de St Kilda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Failles. Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solastalgia and Memories of Territories in Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Territories and Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda and hybridity in French creative and imaginative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Hands across the Sea’, Film-Poetry, Hybridity &amp; Cultural Resilience in the Scottish Highlands &amp; Islands &amp; Western Brittany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Stornoway, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Kilda : représenter l’espace impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérotopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRIT, Apr 2021, Besançon (Conférence virtuelle ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing St Kilda: tourism and the evolution of visual representations of the archipelago from the nineteenth to the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international IAWIS/AIERTI, Atelier « Re-viewing, re-imagining regional waters in word and image »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost voices of St Kilda: accounts of the 1930 evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrayal of the St Kilda Parliament in Poetry, Photography and Historical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Archipelagoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sabhal Mor Ostaig, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Water, water everywhere’ Islands and survival in Geraldine McCaughrean's novel for young adults Where the World Ends (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of an island: alienation and death on St Kilda in Karin Altenberg's Island of Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway (National University of Ireland - Galway), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicity in Island of Wings by Karin Altenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines et les fruits de l'Ecosse contemporaine : littérature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Berton; Ian Brown, Oct 2011, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing on the Walls in Robert McLiam Wilson's Eureka Street and George Friel's Mr Alfred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e Congrès de la SAES "Appelation / Naming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2013, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom in Lewis Grassic Gibbon's Sunset Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freedom in Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Coruña, Oct 2012, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and quest for identity in the Highland and the Lowlands of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transferts des identités et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Laplace; Margaret Gillespie; Michel Savaric; Marie-Claire Considère-Charon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Men's Guides to Albyn': (re)definitions of identity and the (re)naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosse: l'identité nationale en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.167-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shadow of Ossian in Ugo Foscolo's and Vincenzo Monti's Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse et l'Europe / Scotland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré)écriture et imagination romantique chez les écrivains voyageurs du dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte(s) / Contexte(s) / Hors-Texte(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Société des Anglicistes de l'Enseignement Supérieur, May 2005, Toulouse (Université Toulouse - Jean Jaurès), France. pp.335-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Ecosse dans la littérature européenne au dix-neuvième siècle: l'exemple de Foscolo, Monti et Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Gilles Leydier, Oct 2005, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs, sex & rave parties : transgression and the carnivalesque in Irvine Welsh’s fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le loisir en Écosse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Études Écossaises; SFEE; Jean Berton, Sep 2003, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et initiations dans Highland River de Neil Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Université de Grenoble, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologie et synecdoque culturelle chez William Sharp / Fiona Macleod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecosse des Highlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale; Bernard Sellin, May 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du corpus imaginaire gaélique dans la littérature écossaise : de Macpherson à Scott ; entre idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Re/ré-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Chambéry, May 1999, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and motion in Catherine Carswell's Open the Door !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculin / Féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES; Société des Anglicistes de l'Enseignement Supérieur; Université de Rouen, May 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, déplacement et transfert des identités et des cultures dans les pays anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Considère-Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la marge en Écosse : périphérie, idéologie et synecdoque culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Toulouse-Jean Jaurès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel de St Kilda et le palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C05B8484"/>
+    <w:nsid w:val="F1E0A797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6882-0473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109329805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laplace" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gillespie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Consid&#232;re-Charon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.3596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03144402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-crime-le-chatiment-et-les-ecossais.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/cities-on-the-margin-on-the-margin-of-cities.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04927593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6882-0473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109329805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laplace" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gillespie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Consid&#232;re-Charon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jvj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.3596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03144402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03181686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-crime-le-chatiment-et-les-ecossais.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/cities-on-the-margin-on-the-margin-of-cities.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04395616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04927593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>