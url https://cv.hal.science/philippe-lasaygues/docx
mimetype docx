--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,316 +217,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laboratory of Mechanics and Acoustics in Marseilles (France): from the first world war to the present day</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of ultrasonic non-destructive testing of ancient funerary urns : experimental and analytical parametric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Habault</w:t>
+                <w:t xml:space="preserve">Matthieu Boutoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Friot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Jacques Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.104752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788106v1</w:t>
+                <w:t xml:space="preserve">hal-04544823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of ultrasonic non-destructive testing of ancient funerary urns : experimental and analytical parametric model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Laboratory of Mechanics and Acoustics in Marseilles (France): from the first world war to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544823v1</w:t>
+                <w:t xml:space="preserve">hal-04788106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational model to address lens-based acoustic field aperture in the in vitro ultrasonic cell stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Majnooni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,103 +612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du Laboratoire de Mécanique et d’Acoustique : de la seconde guerre mondiale à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique &amp; Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.43-47</w:t>
@@ -750,51 +750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming in bone pericellular fluid under ultrasound stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jodlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -871,51 +871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-reflection cover to control acoustic intensity in in vitro low-intensity ultrasound stimulation of cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Majnooni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Baldisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -992,51 +992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection-Mode Ultrasound Computed Tomography Based on Wavelet Processing for High-Contrast Anatomical and Morphometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,13467 +2262,13833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a Chirp-coded Excitation Method in Order to Improve Geometrical and Acoustical Measurements in Wood Specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.348-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438686v1</w:t>
+                <w:t xml:space="preserve">hal-01296604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Chirp-coded Excitation Method in Order to Improve Geometrical and Acoustical Measurements in Wood Specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296604v1</w:t>
+                <w:t xml:space="preserve">hal-01205944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">Tomography in standing trees: revisiting the determination of acoustic wave velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0416-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205944v1</w:t>
+                <w:t xml:space="preserve">hal-01284203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Boivin</w:t>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79, pp.190-195. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296911v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography in standing trees: revisiting the determination of acoustic wave velocity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0416-y⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.190-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284203v1</w:t>
+                <w:t xml:space="preserve">hal-01296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Launay</w:t>
+                <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1978-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167006v1</w:t>
+                <w:t xml:space="preserve">hal-01297253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launay Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1270-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297253v1</w:t>
+                <w:t xml:space="preserve">hal-00937888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">Development of ClearPEM-Sonic, a multimodal mammography system for PET and Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cucciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bugalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Di Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/03/C03008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937888v1</w:t>
+                <w:t xml:space="preserve">hal-01297243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ClearPEM-Sonic, a multimodal mammography system for PET and Ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literature review of acoustic and ultrasonic tomography in standing trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (6), pp.1559-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-014-1062-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/03/C03008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297243v1</w:t>
+                <w:t xml:space="preserve">hal-01296908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature review of acoustic and ultrasonic tomography in standing trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Low-contrast lesion detection enhancement using pulse compression technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4876992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-014-1062-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296908v1</w:t>
+                <w:t xml:space="preserve">hal-01297254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-contrast lesion detection enhancement using pulse compression technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ritou</w:t>
+                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with high acoustic impedance contrast—Application to bone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabau Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (4), pp.2156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4877439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4876992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297254v1</w:t>
+                <w:t xml:space="preserve">hal-01297247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with high acoustic impedance contrast—Application to bone imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabau Guy</w:t>
+                <w:t xml:space="preserve">Travel-Time Ultrasonic Computed Tomography Applied to Quantitative 2-D Imaging of Standing Trees: A Comparative Numerical Modeling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (6), pp.1013-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4877439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297247v1</w:t>
+                <w:t xml:space="preserve">hal-01296894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-Time Ultrasonic Computed Tomography Applied to Quantitative 2-D Imaging of Standing Trees: A Comparative Numerical Modeling Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Lasaygues</w:t>
+                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with significant acoustic impedance contrast--An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (2), pp.1001-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4812778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296894v1</w:t>
+                <w:t xml:space="preserve">hal-00850870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with significant acoustic impedance contrast--An experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">Simultaneous assessment of bone thickness and velocity for ultrasonic computed tomography using transmission-echo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics symposium (IUS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2084-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4812778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00850870v1</w:t>
+                <w:t xml:space="preserve">hal-00947406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous assessment of bone thickness and velocity for ultrasonic computed tomography using transmission-echo method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">The Benefits of Compression Methods in Acoustic Coherence Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics symposium (IUS), 2013 IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.205-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0161734614553310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00947406v1</w:t>
+                <w:t xml:space="preserve">hal-01297265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Benefits of Compression Methods in Acoustic Coherence Tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0161734614553310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297265v1</w:t>
+                <w:t xml:space="preserve">hal-01278231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.281-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278231v1</w:t>
+                <w:t xml:space="preserve">hal-01296920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296920v1</w:t>
+                <w:t xml:space="preserve">hal-01183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformal ultrasound imaging system for anatomical breast inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (7), pp.1457 - 1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183696v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal ultrasound imaging system for anatomical breast inspection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic discrimination and modelling for crack-tip echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.67-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2010.497840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00733307v1</w:t>
+                <w:t xml:space="preserve">hal-00721347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic discrimination and modelling for crack-tip echoes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an Anthropomorphic Breast Phantom for Combined PET, B-Mode Ultrasound and Elastographic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.660-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2105279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10589759.2010.497840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721347v1</w:t>
+                <w:t xml:space="preserve">hal-01297249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Anthropomorphic Breast Phantom for Combined PET, B-Mode Ultrasound and Elastographic Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Wavelet-Based Processing method for simultaneously determining ultrasonic velocity and material thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (3), pp.325-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2105279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297249v1</w:t>
+                <w:t xml:space="preserve">hal-00721352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an anthropomorphic breast phantom for combined PET, B-mode ultrasound and elastographic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dachun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (3), pp.660-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet-Based Processing method for simultaneously determining ultrasonic velocity and material thickness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
+                <w:t xml:space="preserve">Adolescent idiopathic scoliosis young female rib hump: normative biomechanical data study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.47-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.591633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721352v1</w:t>
+                <w:t xml:space="preserve">hal-01296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent idiopathic scoliosis young female rib hump: normative biomechanical data study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+                <w:t xml:space="preserve">Application of ultrasonic tomography to characterize the mechanical state of standing trees (Picea abies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghodrati Ashkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 353, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.591633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296918v1</w:t>
+                <w:t xml:space="preserve">hal-00721362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ultrasonic tomography to characterize the mechanical state of standing trees (Picea abies)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thaunay</w:t>
+                <w:t xml:space="preserve">Ultrasound tomography : application to breast and bone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automation and System Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.64-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721362v1</w:t>
+                <w:t xml:space="preserve">hal-00374260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound tomography : application to breast and bone imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D-ultrasonic tomography using first-order Born and canonical approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automation and System Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (5), pp.3275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2933617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374260v1</w:t>
+                <w:t xml:space="preserve">hal-00373852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-ultrasonic tomography using first-order Born and canonical approximations</w:t>
+                <w:t xml:space="preserve">Ultrasonic reflection tomography vs. canonical body approximation: experimental assessment of an infinite elastic cylindrical tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.29-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2933617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00373852v1</w:t>
+                <w:t xml:space="preserve">hal-00440687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic reflection tomography vs. canonical body approximation: experimental assessment of an infinite elastic cylindrical tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic tomography of green wood using a non-parametric imaging algorithm with reflected waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (7), pp.712.1-712.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:200851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440687v1</w:t>
+                <w:t xml:space="preserve">hal-00440691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic tomography of green wood using a non-parametric imaging algorithm with reflected waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">An optimization method for quantitative impedance tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (8), pp.1578-1588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:200851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00440691v1</w:t>
+                <w:t xml:space="preserve">hal-00109001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization method for quantitative impedance tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distorted Born diffraction tomography: limits and applications to inverse the ultrasonic field scattered by an non-circular infinite elastic tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (8), pp.1578-1588</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.211-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109001v1</w:t>
+                <w:t xml:space="preserve">hal-00440686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorted Born diffraction tomography: limits and applications to inverse the ultrasonic field scattered by an non-circular infinite elastic tube</w:t>
+                <w:t xml:space="preserve">Assessing the cortical thickness of long bone shafts in children, using two-dimensional ultrasonic diffraction tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28, pp.211-229</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (8), pp.1215-1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440686v1</w:t>
+                <w:t xml:space="preserve">hal-00440682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the cortical thickness of long bone shafts in children, using two-dimensional ultrasonic diffraction tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient shape reconstruction of non-circular tubes using broadband acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (8), pp.1215-1227</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (3), pp.355-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440682v1</w:t>
+                <w:t xml:space="preserve">hal-00440680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient shape reconstruction of non-circular tubes using broadband acoustic measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress towards in vitro quantitative imaging of human femur using compound quantitative ultrasonic tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (11), pp.2633-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/50/11/013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440680v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards in vitro quantitative imaging of human femur using compound quantitative ultrasonic tomography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Belleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00109663v1</w:t>
+                <w:t xml:space="preserve">hal-00088227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Potel</w:t>
+                <w:t xml:space="preserve">Jean-Francois de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t>
+              <w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088227v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatignol</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (7), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088226v1</w:t>
+                <w:t xml:space="preserve">hal-00166702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
+                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35 (7), pp.961-968. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00166702v1</w:t>
+                <w:t xml:space="preserve">hal-00008733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circular antenna for breast ultrasonic diffraction tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008733v1</w:t>
+                <w:t xml:space="preserve">hal-00294676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular antenna for breast ultrasonic diffraction tomography</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (8), pp.567-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00261-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294676v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of synthetic and experimental acoustical scattering data for the comparison of two reconstruction methods employing the Born approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (8), pp.567-573. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 39 (2), pp.121-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01438705v1</w:t>
+                <w:t xml:space="preserve">hal-00704363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of synthetic and experimental acoustical scattering data for the comparison of two reconstruction methods employing the Born approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Imaging an object buried in the sediment bottom of a deep sea by linearized inversion of synthetic and experimental scattered acoustic wavefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 39 (2), pp.121-131</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (6), pp.1777-1797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704363v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging an object buried in the sediment bottom of a deep sea by linearized inversion of synthetic and experimental scattered acoustic wavefields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution low frequency ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armand Wirgin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16 (6), pp.1777-1797</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 19 (2), pp.278-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704358v1</w:t>
+                <w:t xml:space="preserve">hal-00294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution low frequency ultrasonic tomography</w:t>
-[...85 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">APPLICATION DE L'ANALYSE EN ONDELETTES À LA DÉTECTION DE FISSURES PAR ÉCHOGRAPHIE ULTRASONORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-637-C1-640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19921137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19921137⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULTRASOUNDS BONE THERAPY: WHAT HAPPENS AT THE MICROSCALE OF THE CELL ENVIRONMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ghiringhelli</w:t>
+                <w:t xml:space="preserve">X-ray and Ultrasound-Based Multiphysical Study of Bone’ Breakage and Archaeozoology Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Justiniany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zurich (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference (AFPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Physics (IOP), Jan 2026, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223768v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of post-mortem interval (PMI) of human bones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
+                <w:t xml:space="preserve">ULTRASOUNDS BONE THERAPY: WHAT HAPPENS AT THE MICROSCALE OF THE CELL ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPAC 2024 – Anglo-French Physical Acoustic Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zurich (CH), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493761v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de propriétés physico-mécaniques d'os d'ongulés par interférométrie ultrasonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic characterization of post-mortem interval (PMI) of human bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Angermuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Diboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFPAC 2024 – Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2904/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544832v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted nonlinear full waveform inversion for ultrasound computed tomography of musculoskeletal tissue in children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de propriétés physico-mécaniques d'os d'ongulés par interférométrie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Surugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUS 2023, International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie); CEPAM, CNRS, Université Côte d'Azur, Apr 2023, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544840v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie anatomique quantitative par tomographie ultrasonore en diffraction : performances et limites des modélisations linéaires et non-linéaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Long</w:t>
+                <w:t xml:space="preserve">Cross-sectional imaging of musculoskeletal tissues (in children) using contrast-enhanced ultrasound computed tomography (USCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference-AFPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA - IOP, Jan 2023, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848107v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Numérique pour la Stimulation Ultrasonore in-vitro de Cellules Osseuses : une Etude Paramétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adapted nonlinear full waveform inversion for ultrasound computed tomography of musculoskeletal tissue in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">IUS 2023, International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848115v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie ultrasonore tridimensionnelle de composants mécaniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie anatomique quantitative par tomographie ultrasonore en diffraction : performances et limites des modélisations linéaires et non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Baldisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848364v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Ultrasonore du Délai Post-Mortem d'Os Humains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
+                <w:t xml:space="preserve">Modèle Numérique pour la Stimulation Ultrasonore in-vitro de Cellules Osseuses : une Etude Paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Majnooni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848102v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Computed Tomography of children long bones using a dual-frequency transducer array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographie ultrasonore tridimensionnelle de composants mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Walaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brzuchacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242407v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative ultrasound imaging for the diagnostic of the integrity of growing biological materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Caractérisation Ultrasonore du Délai Post-Mortem d'Os Humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Angermuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240333v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto -Organiser Neural Network Application for Ultrasound Computed Tomographic Image Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasound Computed Tomography of children long bones using a dual-frequency transducer array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2689-2689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290156v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic imaging of standing trees: factors influencing the decay detection</w:t>
+                <w:t xml:space="preserve">Quantitative ultrasound imaging for the diagnostic of the integrity of growing biological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 XXII Symposium on Image, Signal Processing and Artificial Vision (STSIVA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STSIVA.2019.8730215⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1075-1075, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290112v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic recognition processing in ultrasound computed tomography of bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wajih Elhadj Youssef</w:t>
+                <w:t xml:space="preserve">Auto -Organiser Neural Network Application for Ultrasound Computed Tomographic Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Fradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging and Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Diego, United States. pp.39</w:t>
+              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289925v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic imaging for non-destructive testing of standing trees: image reconstruction adapted to wood anisotropic behaviour</w:t>
+                <w:t xml:space="preserve">Ultrasonic imaging of standing trees: factors influencing the decay detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Caparica Conference on ultrasonic-based applications: from analysis to synthesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 XXII Symposium on Image, Signal Processing and Artificial Vision (STSIVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bucaramanga, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STSIVA.2019.8730215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290184v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast resolution enhancement of Ultrasonic Computed Tomography using a wavelet-based method – Preliminary results in bone imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Automatic recognition processing in ultrasound computed tomography of bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fradi Marwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Elhadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Medical Ultrasound Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Speyer, Germany</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging and Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Diego, United States. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769818v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Ultrasonic Computed Tomography (USCT) for soft and hard tissue imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic imaging for non-destructive testing of standing trees: image reconstruction adapted to wood anisotropic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Medical Ultrasound Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Speyer, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Caparica Conference on ultrasonic-based applications: from analysis to synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769814v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrast resolution enhancement of Ultrasonic Computed Tomography using a wavelet-based method – Preliminary results in bone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Medical Ultrasound Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Speyer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333481v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Non-linear Ultrasonic Computed Tomography (USCT) for soft and hard tissue imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Medical Ultrasound Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Speyer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468870v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295355v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lasaygues</w:t>
+                <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295321v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354154v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin bone sample assessment using ultrasonic transmitted signals based on wavelet processing method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Singapore. pp.1-5</w:t>
+              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947409v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong attenuation using subwavelength apertures in a phononic plate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+                <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Seattle, United States. pp.MO032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993455v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClearPEM-Sonic: a multimodal PET-Ultrasound mammography system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin bone sample assessment using ultrasonic transmitted signals based on wavelet processing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEF 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Singapore. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297264v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">Strong attenuation using subwavelength apertures in a phononic plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyasin El Ayouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New Delhi, India. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721376v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ClearPEM-Sonic: a multimodal PET-Ultrasound mammography system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pizzichemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Liji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Di Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grezzi A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHEF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(15)34178-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810619v1</w:t>
+                <w:t xml:space="preserve">hal-01297264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound mammograph for breast lobe inspection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Rouyer</w:t>
+                <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2011 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733323v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed bi-frequency method for characterization of microbubbles in the context of decompression sickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Goursolle</w:t>
+                <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810729v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of coded transmission technique to Ultrasonic Computed Tomography of soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed bi-frequency method for characterization of microbubbles in the context of decompression sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.1-14</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721371v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Imaging of Reaction Wood in Standing Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallet</w:t>
+                <w:t xml:space="preserve">Ultrasound mammograph for breast lobe inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Kaftandjian</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2011 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando (FL), United States. pp.1399 - 1402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296937v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
+                <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mensah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE 8320 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297251v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling in quantitative ultrasonic tomography of standing trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic Imaging of Reaction Wood in Standing Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Acoustical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Varsovie, Poland. pp.399-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721374v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative ultrasonic tomography of high acoustic impedance contrast targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Nonlinear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Rabau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> SPIE 8320 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.911012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811160v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ultrasound tomograph for anatomical inspection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rouyer</w:t>
+                <w:t xml:space="preserve">Numerical modeling in quantitative ultrasonic tomography of standing trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Imaging 31</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00733339v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound tomography dedicated to ANAtomical breast inspection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+                <w:t xml:space="preserve">Quantitative ultrasonic tomography of high acoustic impedance contrast targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733317v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Novel ultrasound tomograph for anatomical inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustical Imaging 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Warsaw, Poland. pp.3-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2619-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554455v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage du tomographe Anaïs et résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Ultrasound tomography dedicated to ANAtomical breast inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego (CA), United States. pp.2340 - 2343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534644v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children bone elastic properties characterization: an ultrasonic issue ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534635v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deconvolution method based on wavelets to improve detection in ultrasonic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
+                <w:t xml:space="preserve">Étalonnage du tomographe Anaïs et résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541706v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des bois sur pied par imagerie ultrasonore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thaunay</w:t>
+                <w:t xml:space="preserve">Children bone elastic properties characterization: an ultrasonic issue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534627v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès récents dans l'amélioration de la résolution en tomographie ultrasonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deconvolution method based on wavelets to improve detection in ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533163v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic device for the imaging of green wood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thaunay</w:t>
+                <w:t xml:space="preserve">Caractérisation des bois sur pied par imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440759v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of anthropomorphic phantoms for combined PET-ultrasound breast imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progrès récents dans l'amélioration de la résolution en tomographie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States. pp.1-9</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440758v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés acoustiques et élastiques des os en croissance chez l'enfant par méthode ultrasonore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+                <w:t xml:space="preserve">Ultrasonic device for the imaging of green wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440756v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype ANAIS : Tomographie ultrasonore pour l'imagerie anatomique du sein. Capacité du système et comparaison avec l'échographie sur un fantôme réaliste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+                <w:t xml:space="preserve">Development of anthropomorphic phantoms for combined PET-ultrasound breast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Debieu</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE International Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440755v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANAIS : Ultrasound mammograph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+                <w:t xml:space="preserve">Caractérisation des propriétés acoustiques et élastiques des os en croissance chez l'enfant par méthode ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08 Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440754v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive diagnosis of the integrity of green wood using ultrasonic computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototype ANAIS : Tomographie ultrasonore pour l'imagerie anatomique du sein. Capacité du système et comparaison avec l'échographie sur un fantôme réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440748v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear ultrasonic tomography of high-contrasted materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">ANAIS : Ultrasound mammograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
+              <w:t xml:space="preserve">Acoustics'08 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440741v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
+                <w:t xml:space="preserve">Non-destructive diagnosis of the integrity of green wood using ultrasonic computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440737v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet based deconvolution method in ultrasonic tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear ultrasonic tomography of high-contrasted materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on ultrasonics</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440745v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional ultrasonic computed tomography of growth bone</w:t>
+                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International ultrasonics symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States. pp.223-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5721-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440749v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal contribution for real time quantitative imaging of cortical long bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet based deconvolution method in ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st European Symposium on Ultrasonic Characterization of bone (France Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.10-14</w:t>
+              <w:t xml:space="preserve">International congress on ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106821v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la tomographie ultrasonore pour l'imagerie osseuse chez l'enfant</w:t>
+                <w:t xml:space="preserve">Two-dimensional ultrasonic computed tomography of growth bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Salaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France. pp.215-294</w:t>
+              <w:t xml:space="preserve">IEEE International ultrasonics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.1816-1819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440735v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence d'une décomposition multi-échelles des signaux en tomographie ultrasonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal contribution for real time quantitative imaging of cortical long bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.291-294</w:t>
+              <w:t xml:space="preserve">the 1st European Symposium on Ultrasonic Characterization of bone (France Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440739v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore d'objets à fort contraste par une méthode d'équations intégrales de domaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de la tomographie ultrasonore pour l'imagerie osseuse chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.709-712</w:t>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp.215-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476429v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the shape of long bones using ultrasound tomography</w:t>
+                <w:t xml:space="preserve">Pertinence d'une décomposition multi-échelles des signaux en tomographie ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop Russian Acoustic Society and French Acoustical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106815v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie ultrasonore d'objets à fort contraste par une méthode d'équations intégrales de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Acoustical Imaging Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.709-712</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106820v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone imaging using compound ultrasonic tomography</w:t>
+                <w:t xml:space="preserve">Imaging the shape of long bones using ultrasound tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computerized Tomography for Scientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Kanpur, India</w:t>
+              <w:t xml:space="preserve">Joint Workshop Russian Acoustic Society and French Acoustical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088683v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency quantitative imaging of high contrat objects : canonical approximation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Imaging conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-2402-3_86⟩</w:t>
+              <w:t xml:space="preserve">28th International Acoustical Imaging Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, San Diego, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5721-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00088491v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Ultrasonic Tomography of long bones - distorded Born Iterative Process</w:t>
+                <w:t xml:space="preserve">Bone imaging using compound ultrasonic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Computerized Tomography for Scientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kanpur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ouedraogo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00088514v1</w:t>
+                <w:t xml:space="preserve">hal-00088683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic diffraction tomography : multichannel circular antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-frequency quantitative imaging of high contrat objects : canonical approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustical Imaging conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saarbrücken, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-2402-3_86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088503v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Quantitative Imaging of High Contrast Objects by a Canonical Approximation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Ultrasonic Tomography of long bones - distorded Born Iterative Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.625-628</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088888v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic tomography of long bone : resolution and quantification</w:t>
+                <w:t xml:space="preserve">Ultrasonic diffraction tomography : multichannel circular antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.181-184</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088906v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born ultrasonic reflection tomography : some limits and improvements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Wide Band Quantitative Imaging of High Contrast Objects by a Canonical Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armand Wirgin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Bristol, United Kingdom. pp.79-86</w:t>
+              <w:t xml:space="preserve">WCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.625-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374521v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band and near-field ultrasonic tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic tomography of long bone : resolution and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, MARSEILLE, France. pp.306-310</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al And</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374475v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric identification of compact bones by ultrasonic interferometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Chabrand</w:t>
+                <w:t xml:space="preserve">Born ultrasonic reflection tomography : some limits and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.495-500</w:t>
+              <w:t xml:space="preserve">Acoustical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Bristol, United Kingdom. pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438706v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parametric identification of compact bones by ultrasonic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.495-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broad-band and near-field ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int. Symp on Physics in Signal &amp; Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, MARSEILLE, France. pp.306-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation in ultrasonic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum/ASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Berlin, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical study of bone’ breakage and insights for in archaeology.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Development, control and testing of a serial low-intensity pulsed ultrasound (LIPUS) device for cell stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Brely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Momier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Scimeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA XXVe colloque d'Archéométrie 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335426v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle non destructif ultrasonore d'urnes cinéraires antiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, control and testing of a serial low intensity pulsed ultrasound (LIPUS) device for cell stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Brely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Momier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Scimeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice (06000), France</w:t>
+              <w:t xml:space="preserve">Bone and Orthopedics Interdisciplinary Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544836v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGING OF MUSCULOSKELETAL TISSUES BY ULTRASONIC TOMOGRAPHY - Prospects for children limb imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">Multiphysical study of bone’ breakage and insights for in archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Justiniany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GMPCA- XXVe colloque d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544853v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie acoustique : Contexte, bilan, perspectives et outils de recherche expérimentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IMAGING OF MUSCULOSKELETAL TISSUES BY ULTRASONIC TOMOGRAPHY - Prospects for children limb imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
+              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254587v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic intensity monitoring in a 2D cell culture under low intensity ultrasound stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Momier</w:t>
+                <w:t xml:space="preserve">Contrôle non destructif ultrasonore d'urnes cinéraires antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boutoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUS 2023, International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544845v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un couvercle anti-réflexion pour le contrôle de l'intensité acoustique délivrée en milieu de culture cellulaire sous stimulation ultrasonore</w:t>
+                <w:t xml:space="preserve">Tomographie acoustique : Contexte, bilan, perspectives et outils de recherche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848541v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acoustic intensity monitoring in a 2D cell culture under low intensity ultrasound stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Scimeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Momier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUS 2023, International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation d’un couvercle anti-réflexion pour le contrôle de l'intensité acoustique délivrée en milieu de culture cellulaire sous stimulation ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Majnooni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Baldisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15732,91 +16098,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic USCT Image Processing Segmentation for Osteoporosis Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Elhadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15831,632 +16197,632 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.372-381, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children's Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrzej Nowicki,Jerzy Litniewski,Tamara Kujawska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer, pp.31-38, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-2619-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children’s Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical imaging volume 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012, 978-94-007-2618-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Tomography, Ultrasonic Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Acoustics Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611609.ch35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Laugier, G. Haiat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Quantitative Ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.441-459, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bruneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès (Paris), pp.351-378, 2006, Mécanique et Ingénierie des Matériaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16466,339 +16832,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie ultrasonore : perspective pour l'imagerie osseuse chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic discrimination and modeling of crack-tip echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'une recherche technologique appliquée : imagerie paramétrique des os longs d'enfant par tomographie ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16808,493 +17174,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic parametric investigation of a coral slab: prospects for in situ non-destructive testing of coral microatolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérine Madji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weill-Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FWI-based quantitative ultrasound computed tomography -perspective for imaging of musculoskeletal organs in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy on the Time-of-Flight Estimation for Ultrasonic Waves Applied to Non-Destructive Evaluation of Standing Trees: A Comparative Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of coded excitation methods for measuring the time of flight: Application to ultrasonic characterization of wood samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasaygues Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17304,105 +17670,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie ultrasonore osseuse : Caractérisation de la diaphyse des os par inversion d'un champ acoustique diffracté ; Intérêt pour l'imagerie pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Aix-Marseille Université, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17549,51 +17915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghiringhelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boutoille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Majnooni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodlowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00971-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brzuchacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Elhadj Youssef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijigsp.2018.09.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7e5a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cucciati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Auffray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bugalho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Vara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/03/C03008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ritou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4876992" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877439" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812778" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0532" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614553310" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2010.497840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frisch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tavernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecoq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2105279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachun Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tavernier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.10.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghodrati Ashkan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373852v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933617" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:200851" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tanne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921137" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894BF6EA8AD7F427BABFEDA09CDD274B8570834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544832v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Surugue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848115v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cailly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240333v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0825" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2019.8730215" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradi Marwa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290184v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769818v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Franceschini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947409v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993455v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin El Ayouch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297264v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizzichemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Liji" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Vara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Felix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grezzi A." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34178-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733323v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0346" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810729v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goursolle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721371v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296937v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811160v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733339v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-159C4BCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935532" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541706v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534627v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533163v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440759v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaunay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440758v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440755v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440754v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440741v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5721-0_24" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440745v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440749v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106821v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440739v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476429v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106815v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106820v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088683v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088491v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsogka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scotti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_86" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NJGNCPR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088514v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Al" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088503v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088888v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374521v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delamare" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374528v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544836v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doveri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Momier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848541v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290160v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297266v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611609.ch35" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492836v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098167v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477517v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477516v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477514v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477513v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230350v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Madji" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741074v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Konan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769820v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bacca" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440673v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghiringhelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boutoille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Majnooni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodlowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00971-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brzuchacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Elhadj Youssef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijigsp.2018.09.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7e5a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cucciati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Auffray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bugalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Vara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/03/C03008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ritou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4876992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877439" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812778" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0532" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614553310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2346" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2010.497840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frisch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tavernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecoq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2105279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721342v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frisch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachun Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tavernier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghodrati Ashkan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thaunay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:200851" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109001v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tanne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294685v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921137" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894BF6EA8AD7F427BABFEDA09CDD274B8570834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Surugue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doveri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Espinosa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteiller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillermin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sabatier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0825" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290156v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290112v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2019.8730215" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289925v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradi Marwa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Franceschini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin El Ayouch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizzichemi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Liji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Vara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Felix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grezzi A." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34178-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810729v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goursolle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0346" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811160v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-159C4BCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733317v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534627v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaunay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440758v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440755v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440748v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440741v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5721-0_24" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440749v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440739v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476429v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106815v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088491v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsogka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scotti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_86" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NJGNCPR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088514v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Al" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088503v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088888v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delamare" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374475v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374528v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Brely" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Olive" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Momier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594653v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544836v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doveri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254587v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544845v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848541v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290160v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297266v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611609.ch35" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477516v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477514v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477515v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477513v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230350v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Madji" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741074v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Konan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769820v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bacca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440673v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>