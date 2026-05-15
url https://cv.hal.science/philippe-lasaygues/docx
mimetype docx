--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -217,316 +217,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of ultrasonic non-destructive testing of ancient funerary urns : experimental and analytical parametric model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Laboratory of Mechanics and Acoustics in Marseilles (France): from the first world war to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544823v1</w:t>
+                <w:t xml:space="preserve">hal-04788106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laboratory of Mechanics and Acoustics in Marseilles (France): from the first world war to the present day</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of ultrasonic non-destructive testing of ancient funerary urns : experimental and analytical parametric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Habault</w:t>
+                <w:t xml:space="preserve">Matthieu Boutoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Friot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Jacques Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.104752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788106v1</w:t>
+                <w:t xml:space="preserve">hal-04544823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational model to address lens-based acoustic field aperture in the in vitro ultrasonic cell stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Majnooni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,103 +612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du Laboratoire de Mécanique et d’Acoustique : de la seconde guerre mondiale à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique &amp; Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.43-47</w:t>
@@ -750,51 +750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming in bone pericellular fluid under ultrasound stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jodlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -871,51 +871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-reflection cover to control acoustic intensity in in vitro low-intensity ultrasound stimulation of cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Majnooni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Baldisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -992,51 +992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection-Mode Ultrasound Computed Tomography Based on Wavelet Processing for High-Contrast Anatomical and Morphometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,5368 +1865,5380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring mass density and ultrasonic wave velocity: A wavelet-based method applied in ultrasonic reflection mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Metwally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.09.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297255v1</w:t>
+                <w:t xml:space="preserve">hal-01438687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Born approximation on the estimation error in 2D inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Diong</w:t>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (6), pp.065006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0266-5611/32/6/065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Bala</w:t>
+                <w:t xml:space="preserve">Measuring mass density and ultrasonic wave velocity: A wavelet-based method applied in ultrasonic reflection mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+                <w:t xml:space="preserve">Rui Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63, pp.164-173. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438687v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Chirp-coded Excitation Method in Order to Improve Geometrical and Acoustical Measurements in Wood Specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomography in standing trees: revisiting the determination of acoustic wave velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.083⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0416-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296604v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.190-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205944v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography in standing trees: revisiting the determination of acoustic wave velocity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0416-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284203v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a Chirp-coded Excitation Method in Order to Improve Geometrical and Acoustical Measurements in Wood Specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.348-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167006v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296911v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1978-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Launay Franck</w:t>
+                <w:t xml:space="preserve">Travel-Time Ultrasonic Computed Tomography Applied to Quantitative 2-D Imaging of Standing Trees: A Comparative Numerical Modeling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (6), pp.1013-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937888v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ClearPEM-Sonic, a multimodal mammography system for PET and Ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literature review of acoustic and ultrasonic tomography in standing trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/03/C03008⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (6), pp.1559-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-014-1062-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297243v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature review of acoustic and ultrasonic tomography in standing trees</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launay Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-014-1062-6⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1270-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296908v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-contrast lesion detection enhancement using pulse compression technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of ClearPEM-Sonic, a multimodal mammography system for PET and Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cucciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+                <w:t xml:space="preserve">R Bugalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rouyer</w:t>
+                <w:t xml:space="preserve">L Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ritou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Di Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (4), pp.2156. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4876992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/03/C03008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297254v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with high acoustic impedance contrast—Application to bone imaging</w:t>
+                <w:t xml:space="preserve">Low-contrast lesion detection enhancement using pulse compression technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabau Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (4), pp.2268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4877439⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4876992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297247v1</w:t>
+                <w:t xml:space="preserve">hal-01297254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-Time Ultrasonic Computed Tomography Applied to Quantitative 2-D Imaging of Standing Trees: A Comparative Numerical Modeling Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with high acoustic impedance contrast—Application to bone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lasaygues</w:t>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabau Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918781⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4877439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296894v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with significant acoustic impedance contrast--An experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">Simultaneous assessment of bone thickness and velocity for ultrasonic computed tomography using transmission-echo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4812778⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics symposium (IUS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2084-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850870v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous assessment of bone thickness and velocity for ultrasonic computed tomography using transmission-echo method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Zheng</w:t>
+                <w:t xml:space="preserve">Quantitative non-linear ultrasonic imaging of targets with significant acoustic impedance contrast--An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics symposium (IUS), 2013 IEEE International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0532⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (2), pp.1001-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4812778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947406v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Benefits of Compression Methods in Acoustic Coherence Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (3), pp.205-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0161734614553310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.281-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278231v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296920v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Guivier-Curien</w:t>
+                <w:t xml:space="preserve">Conformal ultrasound imaging system for anatomical breast inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Lasaygues</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (7), pp.1457 - 1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183696v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal ultrasound imaging system for anatomical breast inspection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733307v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic discrimination and modelling for crack-tip echoes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an Anthropomorphic Breast Phantom for Combined PET, B-Mode Ultrasound and Elastographic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.660-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2105279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10589759.2010.497840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721347v1</w:t>
+                <w:t xml:space="preserve">hal-01297249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Anthropomorphic Breast Phantom for Combined PET, B-Mode Ultrasound and Elastographic Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic discrimination and modelling for crack-tip echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.67-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2010.497840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2105279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297249v1</w:t>
+                <w:t xml:space="preserve">hal-00721347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet-Based Processing method for simultaneously determining ultrasonic velocity and material thickness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
+                <w:t xml:space="preserve">Development of an anthropomorphic breast phantom for combined PET, B-mode ultrasound and elastographic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.660-667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721352v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an anthropomorphic breast phantom for combined PET, B-mode ultrasound and elastographic imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Frisch</w:t>
+                <w:t xml:space="preserve">A Wavelet-Based Processing method for simultaneously determining ultrasonic velocity and material thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (3), pp.325-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721342v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent idiopathic scoliosis young female rib hump: normative biomechanical data study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (sup1), pp.47-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.591633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ultrasonic tomography to characterize the mechanical state of standing trees (Picea abies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghodrati Ashkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 353, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tomography : application to breast and bone imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automation and System Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (2), pp.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-ultrasonic tomography using first-order Born and canonical approximations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic tomography of green wood using a non-parametric imaging algorithm with reflected waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 123 (5), pp.3275. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (7), pp.712.1-712.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2933617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:200851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373852v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic reflection tomography vs. canonical body approximation: experimental assessment of an infinite elastic cylindrical tube</w:t>
+                <w:t xml:space="preserve">2D-ultrasonic tomography using first-order Born and canonical approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (5), pp.3275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2933617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440687v1</w:t>
+                <w:t xml:space="preserve">hal-00373852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic tomography of green wood using a non-parametric imaging algorithm with reflected waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic reflection tomography vs. canonical body approximation: experimental assessment of an infinite elastic cylindrical tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.29-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440691v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization method for quantitative impedance tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distorted Born diffraction tomography: limits and applications to inverse the ultrasonic field scattered by an non-circular infinite elastic tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (8), pp.1578-1588</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.211-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109001v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorted Born diffraction tomography: limits and applications to inverse the ultrasonic field scattered by an non-circular infinite elastic tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimization method for quantitative impedance tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28, pp.211-229</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (8), pp.1578-1588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440686v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the cortical thickness of long bone shafts in children, using two-dimensional ultrasonic diffraction tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (8), pp.1215-1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient shape reconstruction of non-circular tubes using broadband acoustic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 92 (3), pp.355-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards in vitro quantitative imaging of human femur using compound quantitative ultrasonic tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Gindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (11), pp.2633-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/50/11/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois de Belleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (8), pp.567-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00261-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00166702v1</w:t>
+                <w:t xml:space="preserve">hal-01438705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular antenna for breast ultrasonic diffraction tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (7), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294676v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
+                <w:t xml:space="preserve">Circular antenna for breast ultrasonic diffraction tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.135-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01438705v1</w:t>
+                <w:t xml:space="preserve">hal-00294676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of synthetic and experimental acoustical scattering data for the comparison of two reconstruction methods employing the Born approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (2), pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging an object buried in the sediment bottom of a deep sea by linearized inversion of synthetic and experimental scattered acoustic wavefields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (6), pp.1777-1797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution low frequency ultrasonic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 19 (2), pp.278-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLICATION DE L'ANALYSE EN ONDELETTES À LA DÉTECTION DE FISSURES PAR ÉCHOGRAPHIE ULTRASONORE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-637-C1-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19921137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7236,91 +7248,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and Ultrasound-Based Multiphysical Study of Bone’ Breakage and Archaeozoology Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Justiniany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,73 +7351,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Physics (IOP), Jan 2026, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRASOUNDS BONE THERAPY: WHAT HAPPENS AT THE MICROSCALE OF THE CELL ENVIRONMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7447,993 +7459,993 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of post-mortem interval (PMI) of human bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Diboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPAC 2024 – Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2904/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de propriétés physico-mécaniques d'os d'ongulés par interférométrie ultrasonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapted nonlinear full waveform inversion for ultrasound computed tomography of musculoskeletal tissue in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magniez</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie); CEPAM, CNRS, Université Côte d'Azur, Apr 2023, Nice (06000), France</w:t>
+              <w:t xml:space="preserve">IUS 2023, International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544832v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional imaging of musculoskeletal tissues (in children) using contrast-enhanced ultrasound computed tomography (USCT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Doveri</w:t>
+                <w:t xml:space="preserve">L Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Espinosa</w:t>
+                <w:t xml:space="preserve">V Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Monteiller</w:t>
+                <w:t xml:space="preserve">R Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference-AFPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFA - IOP, Jan 2023, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted nonlinear full waveform inversion for ultrasound computed tomography of musculoskeletal tissue in children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de propriétés physico-mécaniques d'os d'ongulés par interférométrie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Surugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUS 2023, International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie); CEPAM, CNRS, Université Côte d'Azur, Apr 2023, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544840v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie anatomique quantitative par tomographie ultrasonore en diffraction : performances et limites des modélisations linéaires et non-linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle Numérique pour la Stimulation Ultrasonore in-vitro de Cellules Osseuses : une Etude Paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Majnooni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848107v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Numérique pour la Stimulation Ultrasonore in-vitro de Cellules Osseuses : une Etude Paramétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Imagerie anatomique quantitative par tomographie ultrasonore en diffraction : performances et limites des modélisations linéaires et non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Baldisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848115v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie ultrasonore tridimensionnelle de composants mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Walaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brzuchacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Ultrasonore du Délai Post-Mortem d'Os Humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,207 +8464,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Computed Tomography of children long bones using a dual-frequency transducer array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2689-2689, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative ultrasound imaging for the diagnostic of the integrity of growing biological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8661,132 +8673,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1075-1075, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto -Organiser Neural Network Application for Ultrasound Computed Tomographic Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8815,1196 +8827,1196 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic imaging of standing trees: factors influencing the decay detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 XXII Symposium on Image, Signal Processing and Artificial Vision (STSIVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bucaramanga, Colombia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STSIVA.2019.8730215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic recognition processing in ultrasound computed tomography of bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fradi Marwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Elhadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonic Imaging and Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Diego, United States. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic imaging for non-destructive testing of standing trees: image reconstruction adapted to wood anisotropic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Caparica Conference on ultrasonic-based applications: from analysis to synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast resolution enhancement of Ultrasonic Computed Tomography using a wavelet-based method – Preliminary results in bone imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+                <w:t xml:space="preserve">Non-linear Ultrasonic Computed Tomography (USCT) for soft and hard tissue imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">E Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Medical Ultrasound Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Speyer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769818v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Ultrasonic Computed Tomography (USCT) for soft and hard tissue imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Franceschini</w:t>
+                <w:t xml:space="preserve">Contrast resolution enhancement of Ultrasonic Computed Tomography using a wavelet-based method – Preliminary results in bone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rabau</w:t>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Medical Ultrasound Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Speyer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769814v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333481v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468870v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295355v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295321v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10013,106 +10025,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Seattle, United States. pp.MO032, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin bone sample assessment using ultrasonic transmitted signals based on wavelet processing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10140,4854 +10152,4854 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Singapore. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong attenuation using subwavelength apertures in a phononic plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyasin El Ayouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, New Delhi, India. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClearPEM-Sonic: a multimodal PET-Ultrasound mammography system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pizzichemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao Liji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Di Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grezzi A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8140(15)34178-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721376v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">Ultrasonic Imaging of Reaction Wood in Standing Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Acoustical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Varsovie, Poland. pp.399-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810619v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of coded transmission technique to Ultrasonic Computed Tomography of soft tissues</w:t>
+                <w:t xml:space="preserve">Nonlinear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> SPIE 8320 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.911012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810641v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed bi-frequency method for characterization of microbubbles in the context of decompression sickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Goursolle</w:t>
+                <w:t xml:space="preserve">Ultrasound mammograph for breast lobe inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2011 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando (FL), United States. pp.1399 - 1402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810729v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound mammograph for breast lobe inspection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Pulsed bi-frequency method for characterization of microbubbles in the context of decompression sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2011 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733323v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
+                <w:t xml:space="preserve">Application of coded transmission technique to Ultrasonic Computed Tomography of soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-linear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.1-14</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721371v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Imaging of Reaction Wood in Standing Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallet</w:t>
+                <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Varsovie, Poland. pp.399-411</w:t>
+              <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296937v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear inversion modeling for Ultrasound Computer Tomography: transition from soft to hard tissues imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE 8320 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297251v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling in quantitative ultrasonic tomography of standing trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative ultrasonic tomography of high acoustic impedance contrast targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ultrasound tomograph for anatomical inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Warsaw, Poland. pp.3-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2619-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound tomography dedicated to ANAtomical breast inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego (CA), United States. pp.2340 - 2343, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progrès récents dans l'amélioration de la résolution en tomographie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554455v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage du tomographe Anaïs et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children bone elastic properties characterization: an ultrasonic issue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deconvolution method based on wavelets to improve detection in ultrasonic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541706v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des bois sur pied par imagerie ultrasonore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thaunay</w:t>
+                <w:t xml:space="preserve">A deconvolution method based on wavelets to improve detection in ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534627v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès récents dans l'amélioration de la résolution en tomographie ultrasonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des bois sur pied par imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533163v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic device for the imaging of green wood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thaunay</w:t>
+                <w:t xml:space="preserve">Caractérisation des propriétés acoustiques et élastiques des os en croissance chez l'enfant par méthode ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440759v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of anthropomorphic phantoms for combined PET-ultrasound breast imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Dang</w:t>
+                <w:t xml:space="preserve">Prototype ANAIS : Tomographie ultrasonore pour l'imagerie anatomique du sein. Capacité du système et comparaison avec l'échographie sur un fantôme réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Felix</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States. pp.1-9</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440758v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés acoustiques et élastiques des os en croissance chez l'enfant par méthode ultrasonore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+                <w:t xml:space="preserve">Development of anthropomorphic phantoms for combined PET-ultrasound breast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE International Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440756v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype ANAIS : Tomographie ultrasonore pour l'imagerie anatomique du sein. Capacité du système et comparaison avec l'échographie sur un fantôme réaliste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+                <w:t xml:space="preserve">Ultrasonic device for the imaging of green wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440755v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANAIS : Ultrasound mammograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08 Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive diagnosis of the integrity of green wood using ultrasonic computed tomography</w:t>
+                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States. pp.223-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5721-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440748v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear ultrasonic tomography of high-contrasted materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet based deconvolution method in ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+              <w:t xml:space="preserve">International congress on ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440741v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
+                <w:t xml:space="preserve">Non-destructive diagnosis of the integrity of green wood using ultrasonic computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440737v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet based deconvolution method in ultrasonic tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear ultrasonic tomography of high-contrasted materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on ultrasonics</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienne, Austria. CD-ROM(4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440745v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional ultrasonic computed tomography of growth bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Salaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International ultrasonics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States. pp.1816-1819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal contribution for real time quantitative imaging of cortical long bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pertinence d'une décomposition multi-échelles des signaux en tomographie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st European Symposium on Ultrasonic Characterization of bone (France Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.10-14</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106821v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la tomographie ultrasonore pour l'imagerie osseuse chez l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie ultrasonore d'objets à fort contraste par une méthode d'équations intégrales de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Tours, France. pp.215-294</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.709-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440735v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence d'une décomposition multi-échelles des signaux en tomographie ultrasonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal contribution for real time quantitative imaging of cortical long bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.291-294</w:t>
+              <w:t xml:space="preserve">the 1st European Symposium on Ultrasonic Characterization of bone (France Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440739v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore d'objets à fort contraste par une méthode d'équations intégrales de domaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de la tomographie ultrasonore pour l'imagerie osseuse chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.709-712</w:t>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp.215-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476429v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the shape of long bones using ultrasound tomography</w:t>
+                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop Russian Acoustic Society and French Acoustical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Acoustical Imaging Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, San Diego, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5721-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106815v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound quantitative ultrasonic tomography of long bones using wavelets analysis</w:t>
+                <w:t xml:space="preserve">Imaging the shape of long bones using ultrasound tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Acoustical Imaging Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Workshop Russian Acoustic Society and French Acoustical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moscou, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106820v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone imaging using compound ultrasonic tomography</w:t>
+                <w:t xml:space="preserve">Ultrasonic diffraction tomography : multichannel circular antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laugier</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00088683v1</w:t>
+                <w:t xml:space="preserve">hal-00088503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency quantitative imaging of high contrat objects : canonical approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+                <w:t xml:space="preserve">Bone imaging using compound ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tsogka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Imaging conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Computerized Tomography for Scientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kanpur, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088491v1</w:t>
+                <w:t xml:space="preserve">hal-00088683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Ultrasonic Tomography of long bones - distorded Born Iterative Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-frequency quantitative imaging of high contrat objects : canonical approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tsogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustical Imaging conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saarbrücken, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-2402-3_86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ouedraogo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00088514v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic diffraction tomography : multichannel circular antenna</w:t>
+                <w:t xml:space="preserve">Quantitative Ultrasonic Tomography of long bones - distorded Born Iterative Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And Al</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088503v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Band Quantitative Imaging of High Contrast Objects by a Canonical Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysoula Tsogka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.625-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic tomography of long bone : resolution and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al And</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.181-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Born ultrasonic reflection tomography : some limits and improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Bristol, United Kingdom. pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric identification of compact bones by ultrasonic interferometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Chabrand</w:t>
+                <w:t xml:space="preserve">Broad-band and near-field ultrasonic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.495-500</w:t>
+              <w:t xml:space="preserve">Int. Symp on Physics in Signal &amp; Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, MARSEILLE, France. pp.306-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438706v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band and near-field ultrasonic tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Parametric identification of compact bones by ultrasonic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp on Physics in Signal &amp; Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, MARSEILLE, France. pp.306-310</w:t>
+              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.495-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374475v1</w:t>
+                <w:t xml:space="preserve">hal-01438706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation in ultrasonic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum/ASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Berlin, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14997,910 +15009,910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, control and testing of a serial low-intensity pulsed ultrasound (LIPUS) device for cell stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Brely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Momier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Scimeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, control and testing of a serial low intensity pulsed ultrasound (LIPUS) device for cell stimulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Scimeca</w:t>
+                <w:t xml:space="preserve">Multiphysical study of bone’ breakage and insights for in archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Justiniany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone and Orthopedics Interdisciplinary Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">GMPCA- XXVe colloque d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594653v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical study of bone’ breakage and insights for in archaeology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Development, control and testing of a serial low intensity pulsed ultrasound (LIPUS) device for cell stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Brely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Momier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Scimeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA- XXVe colloque d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Bone and Orthopedics Interdisciplinary Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593089v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGING OF MUSCULOSKELETAL TISSUES BY ULTRASONIC TOMOGRAPHY - Prospects for children limb imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomographie acoustique : Contexte, bilan, perspectives et outils de recherche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544853v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle non destructif ultrasonore d'urnes cinéraires antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boutoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie acoustique : Contexte, bilan, perspectives et outils de recherche expérimentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IMAGING OF MUSCULOSKELETAL TISSUES BY ULTRASONIC TOMOGRAPHY - Prospects for children limb imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
+              <w:t xml:space="preserve">CMBBE 2023, 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254587v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic intensity monitoring in a 2D cell culture under low intensity ultrasound stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Scimeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Momier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2023, International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’un couvercle anti-réflexion pour le contrôle de l'intensité acoustique délivrée en milieu de culture cellulaire sous stimulation ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Majnooni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Baldisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15919,176 +15931,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16098,91 +16110,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic USCT Image Processing Segmentation for Osteoporosis Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih Elhadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16197,632 +16209,632 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.372-381, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children's Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrzej Nowicki,Jerzy Litniewski,Tamara Kujawska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer, pp.31-38, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-2619-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children’s Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical imaging volume 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012, 978-94-007-2618-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Tomography, Ultrasonic Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Acoustics Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470611609.ch35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Laugier, G. Haiat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Quantitative Ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.441-459, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bruneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès (Paris), pp.351-378, 2006, Mécanique et Ingénierie des Matériaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16832,339 +16844,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie ultrasonore : perspective pour l'imagerie osseuse chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic discrimination and modeling of crack-tip echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'une recherche technologique appliquée : imagerie paramétrique des os longs d'enfant par tomographie ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17174,493 +17186,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic parametric investigation of a coral slab: prospects for in situ non-destructive testing of coral microatolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérine Madji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weill-Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FWI-based quantitative ultrasound computed tomography -perspective for imaging of musculoskeletal organs in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy on the Time-of-Flight Estimation for Ultrasonic Waves Applied to Non-Destructive Evaluation of Standing Trees: A Comparative Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of coded excitation methods for measuring the time of flight: Application to ultrasonic characterization of wood samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasaygues Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17670,105 +17682,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie ultrasonore osseuse : Caractérisation de la diaphyse des os par inversion d'un champ acoustique diffracté ; Intérêt pour l'imagerie pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Aix-Marseille Université, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17915,51 +17927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghiringhelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boutoille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Majnooni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodlowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00971-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brzuchacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Elhadj Youssef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijigsp.2018.09.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7e5a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cucciati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Auffray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bugalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Vara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/03/C03008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ritou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4876992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877439" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812778" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0532" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614553310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2346" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2010.497840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frisch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tavernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecoq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2105279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721342v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frisch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachun Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tavernier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghodrati Ashkan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thaunay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:200851" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109001v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tanne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294685v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921137" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894BF6EA8AD7F427BABFEDA09CDD274B8570834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Surugue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doveri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Espinosa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteiller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillermin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sabatier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0825" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290156v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290112v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2019.8730215" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289925v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradi Marwa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Franceschini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin El Ayouch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizzichemi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Liji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Vara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Felix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grezzi A." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34178-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810729v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goursolle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0346" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811160v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-159C4BCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733317v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534627v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaunay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440758v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440755v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440748v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440741v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5721-0_24" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440749v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440739v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476429v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106815v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088491v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsogka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scotti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_86" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NJGNCPR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088514v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Al" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088503v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088888v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delamare" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374475v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374528v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594638v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Brely" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Olive" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Momier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594653v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544836v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doveri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254587v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544845v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848541v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290160v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297266v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611609.ch35" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477516v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477514v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477515v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477513v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230350v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Madji" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741074v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Konan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769820v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bacca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440673v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ghiringhelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doveri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boutoille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Majnooni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodlowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Baldisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Long" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00971-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Walaszek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brzuchacz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Elhadj Youssef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijigsp.2018.09.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa7e5a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WVTF1PL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cucciati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Auffray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bugalho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Vara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/03/C03008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ritou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4876992" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabau Guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877439" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0532" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rabau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614553310" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2346" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tavernier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Felix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecoq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2105279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2010.497840" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachun Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tavernier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.10.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghodrati Ashkan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440691v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:200851" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933617" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tanne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921137" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894BF6EA8AD7F427BABFEDA09CDD274B8570834B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doveri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Espinosa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteiller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillermin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Surugue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848107v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0057" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0825" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290156v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290112v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2019.8730215" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289925v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradi Marwa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769814v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Franceschini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947409v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993455v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin El Ayouch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297264v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizzichemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Liji" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Di Vara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Felix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grezzi A." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34178-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaftandjian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0346" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810729v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goursolle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733339v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-159C4BCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733317v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935532" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533163v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534644v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541706v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534627v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440755v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440758v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440759v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaunay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440754v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5721-0_24" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440745v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440741v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440749v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440739v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106821v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440735v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106815v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088683v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088491v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsogka" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2402-3_86" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NJGNCPR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088514v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gindre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Al" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088888v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088906v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al And" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delamare" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374475v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374528v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594638v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Brely" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Olive" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Momier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594653v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254587v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544836v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Doveri" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544853v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544845v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848541v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297266v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611609.ch35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098167v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477516v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477514v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477515v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477513v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230350v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Madji" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Konan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769820v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bacca" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440673v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>