--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -66,550 +66,550 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
+                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
+              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TIP958WEB. (in199), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140356v1</w:t>
+                <w:t xml:space="preserve">hal-05004140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Despotovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
+              <w:t xml:space="preserve">Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220664v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, TIP958WEB. (in199), pp.13. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004140v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of combining solar irradiance data and forecasts: A probabilistic benchmarking exercise</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -970,529 +970,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692592v1</w:t>
+                <w:t xml:space="preserve">hal-03964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued Time Series Based Solar Irradiance Forecast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
+                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128131⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883279v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Complex-Valued Time Series Based Solar Irradiance Forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602309v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maareva Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (4), pp.432-444. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964785v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Solar Probabilistic Forecasting Methodologies for Microgrids Energy Efficiency</w:t>
               </w:r>
@@ -1608,90 +1608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Cirocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,988 +1961,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dazhi Yang</w:t>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.1321-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899290v1</w:t>
+                <w:t xml:space="preserve">hal-02952551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899288v1</w:t>
+                <w:t xml:space="preserve">hal-02899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
+                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
+                <w:t xml:space="preserve">V. Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 162, pp.1321-1339. </w:t>
+              <w:t xml:space="preserve">, 2020, 158, pp.554-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952551v1</w:t>
+                <w:t xml:space="preserve">hal-02899288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fractional derivative approach to modelling a smart grid-off cluster of houses in an isolated area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanh Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23952/jano.1.2019.3.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351342v1</w:t>
+                <w:t xml:space="preserve">hal-03816130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive image features for intra-hour solar forecasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.036101. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.254-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5091952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369240v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fractional derivative approach to modelling a smart grid-off cluster of houses in an isolated area</w:t>
+                <w:t xml:space="preserve">Adaptive image features for intra-hour solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Calogine</w:t>
+                <w:t xml:space="preserve">Hugo Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oanh Chau</w:t>
+                <w:t xml:space="preserve">Carlos Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.036101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23952/jano.1.2019.3.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5091952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816130v1</w:t>
+                <w:t xml:space="preserve">hal-02369240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of machine learning techniques for deterministic and probabilistic intra-hour solar forecasts</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,381 +3247,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+                <w:t xml:space="preserve">Thomas E. Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Trombe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Jamaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kivalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
+              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310208v1</w:t>
+                <w:t xml:space="preserve">hal-01467044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bridier</w:t>
+                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernández-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306553v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265203v1</w:t>
+                <w:t xml:space="preserve">hal-01306553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3640,529 +3670,499 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mazorra Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.599 - 610. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Tapaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125, pp.99-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
+                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467044v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecastingin an insular context</w:t>
+                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,99 +4178,108 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.00</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099211v1</w:t>
+                <w:t xml:space="preserve">hal-01101564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,129 +4287,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,994 +4417,980 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernández-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ardiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.1364 - 1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01101564v1</w:t>
+                <w:t xml:space="preserve">hal-01089749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Network Post-processing Approach to Improving NWP Solar Radiation Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.1044-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.2-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of CODYRUN from thermal simulation to coupled thermal and daylight simulation software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2013 ISES Solar World Congress, 57, pp.1961 - 1968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Bayesian statistical analysis applied to solar radiation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ridley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.124--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01089749v1</w:t>
+                <w:t xml:space="preserve">hal-00917859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of solar irradiance forecasting methods and a proposition for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5403,115 +5398,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.65 - 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating tilted plane models for solar radiation using comprehensive testing procedures, at a southern hemisphere location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5530,2150 +5525,2034 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.124--131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistical analysis applied to solar radiation modelling</w:t>
+                <w:t xml:space="preserve">Nonlinear Models for Short-time Load Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ridley</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.049⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1404-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.12.1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00917859v1</w:t>
+                <w:t xml:space="preserve">hal-01090088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Models for Short-time Load Forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simplified Model for Radiative Transfer in Building Enclosures With Low Emissivity Walls: Development and Application to Radiant Barrier Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Calogine</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), pp.021009.1-021009.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4003730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.12.1109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090088v1</w:t>
+                <w:t xml:space="preserve">hal-00918240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Model for Radiative Transfer in Building Enclosures With Low Emissivity Walls: Development and Application to Radiant Barrier Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+                <w:t xml:space="preserve">A method to generate Typical Meteorological Years from raw hourly climatic databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (7), pp.1722--1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2010.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4003730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00918240v1</w:t>
+                <w:t xml:space="preserve">hal-00918992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of diffuse solar fraction with multiple predictors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (2), pp.478--483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2009.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to generate Typical Meteorological Years from raw hourly climatic databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+                <w:t xml:space="preserve">A combined approach for determining the thermal performance of radiant barriers under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2010.01.025⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (5), pp.399--410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00918992v1</w:t>
+                <w:t xml:space="preserve">hal-00919734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian neural network approach to short time load forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija N. Randrianarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Manicom-Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (5), pp.1156--1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach for determining the thermal performance of radiant barriers under field conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2007.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00919734v1</w:t>
+                <w:t xml:space="preserve">hal-01153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
+                <w:t xml:space="preserve">Bayesian parameter estimation of convective heat transfer coefficients of a roof-mounted radiant barrier system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Riviere</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (2), pp.213-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153564v1</w:t>
+                <w:t xml:space="preserve">hal-00766246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian parameter estimation of convective heat transfer coefficients of a roof-mounted radiant barrier system</w:t>
+                <w:t xml:space="preserve">A Node Pruning Algorithm Based on a Fourier Amplitude Sensitivity Test Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (2), pp.213-225</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2), pp.273-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766246v1</w:t>
+                <w:t xml:space="preserve">hal-01067339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Node Pruning Algorithm Based on a Fourier Amplitude Sensitivity Test Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (2), pp.273-293</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (9), pp.1093-1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067339v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (9), pp.1093-1103</w:t>
+              <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766264v1</w:t>
+                <w:t xml:space="preserve">hal-00766241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
+                <w:t xml:space="preserve">Hybrid modelling of the sucrose cristal growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766241v1</w:t>
+                <w:t xml:space="preserve">hal-00768288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of the sucrose cristal growth rate</w:t>
+                <w:t xml:space="preserve">A validation methodology aid for improving a thermal building model: Case of diffuse radiation accounting in a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1, pp.23-29</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (7), pp.711-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768288v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation methodology aid for improving a thermal building model: Case of diffuse radiation accounting in a tropical climate</w:t>
+                <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (7), pp.711-718</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (3), pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765785v1</w:t>
+                <w:t xml:space="preserve">hal-00766248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8 (3), pp.299-310</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (3), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766248v1</w:t>
+                <w:t xml:space="preserve">hal-00765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+                <w:t xml:space="preserve">Sky temperature modelisation and applications in building simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pignolet-Tardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29 (3), pp.283-292</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (1-4), pp.418-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765768v1</w:t>
+                <w:t xml:space="preserve">hal-00766267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sky temperature modelisation and applications in building simulation</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A complementarity-determining region peptide of an anti-desmosome autoantibody may interact with the desmosomal plaque through molecular mimicry with a cytoplasmic desmoglein 1 sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Gilbert</w:t>
+                <w:t xml:space="preserve">Frédéric Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brard</w:t>
+                <w:t xml:space="preserve">Pascal Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Joly</w:t>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 27 (5), pp.1055 - 1060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.1830270503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7683,428 +7562,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
+                <w:t xml:space="preserve">Peter Behrensdorff Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Behrensdorff Poulsen</w:t>
+                <w:t xml:space="preserve">Jean Castaing Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaos Cutululis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISES, Oct 2023, New Delhi, India. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2023.05.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Machine Learning Local Predictions with a Computational Fluid Dynamics Solver to Accelerate Transient Buoyant Plume Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Computational Fluid Dynamics (ICCFD12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windows and ceiling fan occupant behaviour model coupling methodology with building energy models, a tropical case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maäréva Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maäréva Payet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIVC, Oct 2023, Aalborg (DK), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TwIn Solar : quel rôle pour l’hydrogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,113 +7998,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion plénières de la fédération Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRH2, May 2023, Saint-Gilles (Ile de la Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistische Kurzfristvorhersage der Globalstrahlung mittels Analog-Ensemble unter Nutzung von satellitenbasierter Einstrahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Herzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,762 +8119,762 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachtagung Energiemeteorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsche Meteorologische Gesellschaft, Jan 2023, Bad Staffelstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ARMA Solar Forecasting Models Using Ground Measurements and Satellite Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Marchesoni-Acland</w:t>
+                <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388538v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 1: Ensemble Prediction Systems (EPS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faly Ramahatana Andriamasomanana</w:t>
+                <w:t xml:space="preserve">Analysis of ARMA Solar Forecasting Models Using Ground Measurements and Satellite Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Marchesoni-Acland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899291v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
+                <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 1: Ensemble Prediction Systems (EPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2019.43.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369219v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 2: Quantile Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly Ramahatana-Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Santiago, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2019.43.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day ahead irradiance forecast variability characterization using satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemu Tadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alemu Tadesse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adam Kankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Portland, OR, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2016.7749807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar irradiation forecasting: state-of-the-art and proposition for future developments for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9010,1256 +8889,1256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WREF 2012 - World Renewable Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outputs and error indicators for solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WREF 2012 - World Renewable Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW METHOD TO DETERMINATE INDOOR DAYLIGTHING THE BUILDING: IMPROVING &amp;quot; LUMEN MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakra Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Laffosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Congress ISES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISES, 2007, Tsinghua, China. pp.456-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768117v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768096v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black box modelling of HVAC system : improving the performances of neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Eindhoven, Netherlands. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a new trnsys type using neural network for non linear models creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15-18 September 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Naples, Italy. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième séminaire TRNSYS-EES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vième colloque inter-universitaire Franco-Québecquois, CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Lyon, France. pp.120-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride pour la simulation thermique du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description induced by modelisation methods in the case of building thermal simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association, IBPSA 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Madison, United States. pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10269,51 +10148,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the optimal size and design of microgrid energy systems using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10342,198 +10221,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+                <w:t xml:space="preserve">Simon Camal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Camal</w:t>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+                <w:t xml:space="preserve">Yun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration Methods for Ensemble solar probabilistic forecasts in an insular context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10562,100 +10441,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology (ICEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term solar irradiance forecasting with multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,87 +10549,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint Gilles, Ile de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Econometrics Models to Forecast Short Term Solar Irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly H Ramahatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10765,51 +10644,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10819,301 +10698,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Solar Radiation and Photovoltaic Power (Chapter 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t>
+                <w:t xml:space="preserve">Luis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Martin</w:t>
+                <w:t xml:space="preserve">Stefan Wilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practices Handbook for the Collection and Use of Solar Resource Data for Solar Energy Applications: Third Edition Technical Report NREL/TP-5D00-77635</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Resource Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Field and Solar Radiation Characterization and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Radiation Probabilistic Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11129,51 +11008,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Field and Solar Radiation Characterization and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-227, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11183,156 +11062,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnerPos simulation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faly Ramahatana</w:t>
+                <w:t xml:space="preserve">Jérôme Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vigneron</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidiki Simpore</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4028055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11342,161 +11221,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm Power generation 2023 PVPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Remund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Remund</w:t>
+                <w:t xml:space="preserve">Karl Rabago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Rabago</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgan Putnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Energy Agency. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11643,51 +11522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coimbra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091952" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03816130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Chau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.1.2019.3.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ridley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.049" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GHFXHFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.07.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1542BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija N. Randrianarivony" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manicom-Ramsamy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.09.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5C4FG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067339v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gilbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bernardi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Tadesse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kankiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7749807" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03816130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Chau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.1.2019.3.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coimbra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091952" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ridley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GHFXHFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1542BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija N. Randrianarivony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manicom-Ramsamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.09.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5C4FG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gilbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bernardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Tadesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kankiewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7749807" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>