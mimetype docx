--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -100,516 +100,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
+                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
+              <w:t xml:space="preserve">Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004140v1</w:t>
+                <w:t xml:space="preserve">hal-05140356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
+                <w:t xml:space="preserve">Milan Despotovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Despotovic</w:t>
+                <w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140356v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Perez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t>
+              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TIP958WEB. (in199), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220664v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of combining solar irradiance data and forecasts: A probabilistic benchmarking exercise</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -970,529 +970,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964785v1</w:t>
+                <w:t xml:space="preserve">hal-03692592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Complex-Valued Time Series Based Solar Irradiance Forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692592v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued Time Series Based Solar Irradiance Forecast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
+                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maareva Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128131⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883279v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maareva Payet</w:t>
+                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.432-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602309v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Solar Probabilistic Forecasting Methodologies for Microgrids Energy Efficiency</w:t>
               </w:r>
@@ -1608,90 +1608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Cirocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,988 +1961,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952551v1</w:t>
+                <w:t xml:space="preserve">hal-02899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.554-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899290v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Branco</w:t>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 158, pp.554-573. </w:t>
+              <w:t xml:space="preserve">, 2020, 162, pp.1321-1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899288v1</w:t>
+                <w:t xml:space="preserve">hal-02952551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fractional derivative approach to modelling a smart grid-off cluster of houses in an isolated area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23952/jano.1.2019.3.11⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.254-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816130v1</w:t>
+                <w:t xml:space="preserve">hal-02351342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive image features for intra-hour solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194, pp.254-271. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.036101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5091952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351342v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive image features for intra-hour solar forecasts</w:t>
+                <w:t xml:space="preserve">A fractional derivative approach to modelling a smart grid-off cluster of houses in an isolated area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pedro</w:t>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Coimbra</w:t>
+                <w:t xml:space="preserve">Oanh Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.036101. </w:t>
+              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5091952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23952/jano.1.2019.3.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369240v1</w:t>
+                <w:t xml:space="preserve">hal-03816130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of machine learning techniques for deterministic and probabilistic intra-hour solar forecasts</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,499 +3247,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
+                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467044v1</w:t>
+                <w:t xml:space="preserve">hal-01265203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133, pp.55-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernández-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91, pp.155-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352228v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
               </w:r>
@@ -3861,425 +3861,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248900v1</w:t>
+                <w:t xml:space="preserve">hal-01352228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elke Lorenz</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jamaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kivalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265203v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poggi</w:t>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101564v1</w:t>
+                <w:t xml:space="preserve">hal-02462672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,653 +4287,639 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462672v1</w:t>
+                <w:t xml:space="preserve">hal-01180041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+                <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180041v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ardiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 122, </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232089v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bridier</w:t>
+                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ardiale</w:t>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066899v1</w:t>
+                <w:t xml:space="preserve">hal-01101564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+                <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089749v1</w:t>
+                <w:t xml:space="preserve">hal-01090086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Network Post-processing Approach to Improving NWP Solar Radiation Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,627 +4960,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of CODYRUN from thermal simulation to coupled thermal and daylight simulation software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013 ISES Solar World Congress, 57, pp.1961 - 1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090086v1</w:t>
+                <w:t xml:space="preserve">hal-01088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of CODYRUN from thermal simulation to coupled thermal and daylight simulation software</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guichard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2013 ISES Solar World Congress, 57, pp.1961 - 1968. </w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.1364 - 1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088902v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistical analysis applied to solar radiation modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of solar irradiance forecasting methods and a proposition for small-scale insular grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ridley</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.049⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.65 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917859v1</w:t>
+                <w:t xml:space="preserve">hal-01090087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of solar irradiance forecasting methods and a proposition for small-scale insular grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating tilted plane models for solar radiation using comprehensive testing procedures, at a southern hemisphere location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2013.06.042⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.124--131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090087v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating tilted plane models for solar radiation using comprehensive testing procedures, at a southern hemisphere location</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian statistical analysis applied to solar radiation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ridley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 51, pp.124--131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 49, pp.124--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917856v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Models for Short-time Load Forecasting</w:t>
               </w:r>
@@ -5606,51 +5606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calogine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1404-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5684,51 +5684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Model for Radiative Transfer in Building Enclosures With Low Emissivity Walls: Development and Application to Radiant Barrier Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,530 +5795,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to generate Typical Meteorological Years from raw hourly climatic databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+                <w:t xml:space="preserve">Modelling of diffuse solar fraction with multiple predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ridley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2010.01.025⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (2), pp.478--483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2009.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918992v1</w:t>
+                <w:t xml:space="preserve">hal-00919000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of diffuse solar fraction with multiple predictors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Boland</w:t>
+                <w:t xml:space="preserve">A method to generate Typical Meteorological Years from raw hourly climatic databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (2), pp.478--483. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (7), pp.1722--1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2009.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2010.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919000v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach for determining the thermal performance of radiant barriers under field conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian neural network approach to short time load forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija N. Randrianarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Manicom-Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2007.10.012⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (5), pp.1156--1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919734v1</w:t>
+                <w:t xml:space="preserve">hal-00919716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian neural network approach to short time load forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined approach for determining the thermal performance of radiant barriers under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Manicom-Ramsamy</w:t>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (5), pp.1156--1166. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (5), pp.399--410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919716v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
               </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6447,90 +6447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian parameter estimation of convective heat transfer coefficients of a roof-mounted radiant barrier system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (2), pp.213-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6568,51 +6568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Node Pruning Algorithm Based on a Fourier Amplitude Sensitivity Test Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6676,64 +6676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (9), pp.1093-1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,51 +6771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,51 +6879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modelling of the sucrose cristal growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6987,77 +6987,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (7), pp.711-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7095,51 +7095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,77 +7177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7285,51 +7285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sky temperature modelisation and applications in building simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pignolet-Tardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (1-4), pp.418-430</w:t>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIVC, Oct 2023, Aalborg (DK), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7939,51 +7939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TwIn Solar : quel rôle pour l’hydrogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,51 +8034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistische Kurzfristvorhersage der Globalstrahlung mittels Analog-Ensemble unter Nutzung von satellitenbasierter Einstrahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8149,373 +8149,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
+                <w:t xml:space="preserve">Analysis of ARMA Solar Forecasting Models Using Ground Measurements and Satellite Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Marchesoni-Acland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369219v1</w:t>
+                <w:t xml:space="preserve">hal-02388538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ARMA Solar Forecasting Models Using Ground Measurements and Satellite Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Marchesoni-Acland</w:t>
+                <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 1: Ensemble Prediction Systems (EPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2019.43.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388538v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 1: Ensemble Prediction Systems (EPS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899291v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 2: Quantile Forecasts</w:t>
               </w:r>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemu Tadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Kankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8748,51 +8748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8830,51 +8830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar irradiation forecasting: state-of-the-art and proposition for future developments for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8951,77 +8951,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outputs and error indicators for solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9158,51 +9158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW METHOD TO DETERMINATE INDOOR DAYLIGTHING THE BUILDING: IMPROVING &amp;quot; LUMEN MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakra Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Laffosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9247,299 +9247,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768096v1</w:t>
+                <w:t xml:space="preserve">hal-00768117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768117v1</w:t>
+                <w:t xml:space="preserve">hal-00768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black box modelling of HVAC system : improving the performances of neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Eindhoven, Netherlands. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9564,90 +9564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a new trnsys type using neural network for non linear models creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15-18 September 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Naples, Italy. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9685,90 +9685,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième séminaire TRNSYS-EES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9793,51 +9793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9845,51 +9845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vième colloque inter-universitaire Franco-Québecquois, CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Lyon, France. pp.120-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9914,90 +9914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride pour la simulation thermique du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10022,64 +10022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description induced by modelisation methods in the case of building thermal simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,51 +10477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term solar irradiance forecasting with multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10585,51 +10585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Econometrics Models to Forecast Short Term Solar Irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly H Ramahatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10712,51 +10712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Solar Radiation and Photovoltaic Power (Chapter 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10837,77 +10837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Resource Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,64 +11235,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm Power generation 2023 PVPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Remund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11522,51 +11522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03816130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Chau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.1.2019.3.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coimbra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091952" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ridley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GHFXHFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1542BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija N. Randrianarivony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manicom-Ramsamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.09.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5C4FG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gilbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bernardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Tadesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kankiewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7749807" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coimbra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091952" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03816130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Chau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.1.2019.3.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ridley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GHFXHFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.07.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1542BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija N. Randrianarivony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manicom-Ramsamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.09.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5C4FG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gilbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bernardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Tadesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kankiewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7749807" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>