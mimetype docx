--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -100,516 +100,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
+                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
+              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TIP958WEB. (in199), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140356v1</w:t>
+                <w:t xml:space="preserve">hal-05004140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t>
+              <w:t xml:space="preserve">Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296353v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Despotovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220664v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, TIP958WEB. (in199), pp.13. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004140v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of combining solar irradiance data and forecasts: A probabilistic benchmarking exercise</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -970,784 +970,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692592v1</w:t>
+                <w:t xml:space="preserve">hal-03964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-Valued Time Series Based Solar Irradiance Forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Notton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0128131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maareva Payet</w:t>
+                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602309v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maareva Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (4), pp.432-444. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964785v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Solar Probabilistic Forecasting Methodologies for Microgrids Energy Efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mazorra-Aguiar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205083v1</w:t>
+                <w:t xml:space="preserve">hal-03162966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
+                <w:t xml:space="preserve">Comparison of Two Solar Probabilistic Forecasting Methodologies for Microgrids Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mazorra-Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Montero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14061679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162966v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Cirocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,988 +1961,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dazhi Yang</w:t>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.1321-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899290v1</w:t>
+                <w:t xml:space="preserve">hal-02952551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053222v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073399v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899288v1</w:t>
+                <w:t xml:space="preserve">hal-04073399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
+                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
+                <w:t xml:space="preserve">V. Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 162, pp.1321-1339. </w:t>
+              <w:t xml:space="preserve">, 2020, 158, pp.554-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952551v1</w:t>
+                <w:t xml:space="preserve">hal-02899288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fractional derivative approach to modelling a smart grid-off cluster of houses in an isolated area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanh Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23952/jano.1.2019.3.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351342v1</w:t>
+                <w:t xml:space="preserve">hal-03816130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive image features for intra-hour solar forecasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.036101. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.254-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5091952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369240v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fractional derivative approach to modelling a smart grid-off cluster of houses in an isolated area</w:t>
+                <w:t xml:space="preserve">Adaptive image features for intra-hour solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Calogine</w:t>
+                <w:t xml:space="preserve">Hugo Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oanh Chau</w:t>
+                <w:t xml:space="preserve">Carlos Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.036101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23952/jano.1.2019.3.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5091952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816130v1</w:t>
+                <w:t xml:space="preserve">hal-02369240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of machine learning techniques for deterministic and probabilistic intra-hour solar forecasts</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,1039 +3247,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elke Lorenz</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jamaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kivalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
+              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265203v1</w:t>
+                <w:t xml:space="preserve">hal-01467044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01310208v1</w:t>
+                <w:t xml:space="preserve">hal-01265203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bridier</w:t>
+                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernández-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306553v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125, pp.99-110. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.155-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248900v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Mazorra Aguiar</w:t>
+                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+                <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Díaz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334564v1</w:t>
+                <w:t xml:space="preserve">hal-01248900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Boland</w:t>
+                <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.599 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352228v1</w:t>
+                <w:t xml:space="preserve">hal-01334564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
+                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467044v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Muselli</w:t>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462672v1</w:t>
+                <w:t xml:space="preserve">hal-01101564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,1314 +4287,1314 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180041v1</w:t>
+                <w:t xml:space="preserve">hal-02462672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232089v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bridier</w:t>
+                <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ardiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066899v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poggi</w:t>
+                <w:t xml:space="preserve">Thomas Ardiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101564v1</w:t>
+                <w:t xml:space="preserve">hal-01066899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bridier</w:t>
+                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.1364 - 1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090086v1</w:t>
+                <w:t xml:space="preserve">hal-01089749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Network Post-processing Approach to Improving NWP Solar Radiation Forecasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.1044-1052. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.2-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089738v1</w:t>
+                <w:t xml:space="preserve">hal-01090086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of CODYRUN from thermal simulation to coupled thermal and daylight simulation software</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Neural Network Post-processing Approach to Improving NWP Solar Radiation Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2013 ISES Solar World Congress, 57, pp.1961 - 1968. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.060⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.1044-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088902v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Boland</w:t>
+                <w:t xml:space="preserve">Evolution of CODYRUN from thermal simulation to coupled thermal and daylight simulation software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.1364 - 1373. </w:t>
+              <w:t xml:space="preserve">, 2014, 2013 ISES Solar World Congress, 57, pp.1961 - 1968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089749v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of solar irradiance forecasting methods and a proposition for small-scale insular grids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian statistical analysis applied to solar radiation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ridley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2013.06.042⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.124--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090087v1</w:t>
+                <w:t xml:space="preserve">hal-00917859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating tilted plane models for solar radiation using comprehensive testing procedures, at a southern hemisphere location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of solar irradiance forecasting methods and a proposition for small-scale insular grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.074⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.65 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917856v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistical analysis applied to solar radiation modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating tilted plane models for solar radiation using comprehensive testing procedures, at a southern hemisphere location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ridley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49, pp.124--127. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 51, pp.124--131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.01.049⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00917859v1</w:t>
+                <w:t xml:space="preserve">hal-00917856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Models for Short-time Load Forecasting</w:t>
               </w:r>
@@ -5606,51 +5606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calogine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1404-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5684,51 +5684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Model for Radiative Transfer in Building Enclosures With Low Emissivity Walls: Development and Application to Radiant Barrier Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5801,51 +5801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of diffuse solar fraction with multiple predictors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,579 +6040,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian neural network approach to short time load forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined approach for determining the thermal performance of radiant barriers under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Manicom-Ramsamy</w:t>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.09.009⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (5), pp.399--410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919716v1</w:t>
+                <w:t xml:space="preserve">hal-00919734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach for determining the thermal performance of radiant barriers under field conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian neural network approach to short time load forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija N. Randrianarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Jean-François Manicom-Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 82 (5), pp.399--410. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (5), pp.1156--1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2007.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919734v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
+                <w:t xml:space="preserve">Bayesian parameter estimation of convective heat transfer coefficients of a roof-mounted radiant barrier system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Riviere</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (2), pp.213-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153564v1</w:t>
+                <w:t xml:space="preserve">hal-00766246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian parameter estimation of convective heat transfer coefficients of a roof-mounted radiant barrier system</w:t>
+                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering, Transactions of the ASME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766246v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Node Pruning Algorithm Based on a Fourier Amplitude Sensitivity Test Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6650,90 +6650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (9), pp.1093-1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,77 +6771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6879,51 +6879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modelling of the sucrose cristal growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6987,51 +6987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,51 +7095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modelling of a sugar boiling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,51 +7177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building ventilation: A pressure airflow model computer generation and elements of validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,256 +7570,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Machine Learning Local Predictions with a Computational Fluid Dynamics Solver to Accelerate Transient Buoyant Plume Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar World Congress 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twelfth International Conference on Computational Fluid Dynamics (ICCFD12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274582v2</w:t>
+                <w:t xml:space="preserve">hal-04695134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Machine Learning Local Predictions with a Computational Fluid Dynamics Solver to Accelerate Transient Buoyant Plume Simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Behrensdorff Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaos Cutululis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Computational Fluid Dynamics (ICCFD12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISES, Oct 2023, New Delhi, India. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2023.05.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695134v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windows and ceiling fan occupant behaviour model coupling methodology with building energy models, a tropical case study</w:t>
               </w:r>
@@ -7939,51 +7939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TwIn Solar : quel rôle pour l’hydrogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,51 +8034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistische Kurzfristvorhersage der Globalstrahlung mittels Analog-Ensemble unter Nutzung von satellitenbasierter Einstrahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8380,64 +8380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Tapaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemu Tadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Kankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8748,51 +8748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8830,51 +8830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar irradiation forecasting: state-of-the-art and proposition for future developments for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8951,77 +8951,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outputs and error indicators for solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9158,51 +9158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW METHOD TO DETERMINATE INDOOR DAYLIGTHING THE BUILDING: IMPROVING &amp;quot; LUMEN MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakra Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Laffosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9247,299 +9247,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768117v1</w:t>
+                <w:t xml:space="preserve">hal-00768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768096v1</w:t>
+                <w:t xml:space="preserve">hal-00768117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black box modelling of HVAC system : improving the performances of neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Eindhoven, Netherlands. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9558,446 +9558,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a new trnsys type using neural network for non linear models creation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Fock</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15-18 September 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Naples, Italy. pp.1-9</w:t>
+              <w:t xml:space="preserve">4ième séminaire TRNSYS-EES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068560v1</w:t>
+                <w:t xml:space="preserve">hal-00768184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième séminaire TRNSYS-EES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Lyon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Vième colloque inter-universitaire Franco-Québecquois, CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.120-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768184v1</w:t>
+                <w:t xml:space="preserve">hal-00768009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+                <w:t xml:space="preserve">Use of a new trnsys type using neural network for non linear models creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vième colloque inter-universitaire Franco-Québecquois, CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Lyon, France. pp.120-128</w:t>
+              <w:t xml:space="preserve">15-18 September 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Naples, Italy. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768009v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride pour la simulation thermique du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10022,51 +10022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description induced by modelisation methods in the case of building thermal simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,51 +10477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term solar irradiance forecasting with multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10585,51 +10585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Econometrics Models to Forecast Short Term Solar Irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly H Ramahatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10712,51 +10712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Solar Radiation and Photovoltaic Power (Chapter 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10837,51 +10837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Resource Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,51 +11235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm Power generation 2023 PVPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11522,51 +11522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coimbra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091952" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03816130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Chau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.1.2019.3.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ridley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GHFXHFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.07.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1542BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija N. Randrianarivony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manicom-Ramsamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.09.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5C4FG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gilbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bernardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Tadesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kankiewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7749807" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03816130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Chau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.1.2019.3.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coimbra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091952" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ridley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.01.049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GHFXHFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.07.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1542BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.10.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1FZ5WC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija N. Randrianarivony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Manicom-Ramsamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.09.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5C4FG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pignolet-Tardan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gilbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bernardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marchesoni-Acland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Tadesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kankiewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7749807" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>