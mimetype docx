--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -191,51 +191,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05557035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit de l'arabe]</w:t>
+                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit du swahili]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -274,102 +274,102 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.15-17. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (12-14), pp.12-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57832/faye-dd13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57832/6vtd-wt60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263088v1</w:t>
+                <w:t xml:space="preserve">hal-05262972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit du swahili]</w:t>
+                <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger [éditorial] [traduit de l'arabe]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ba</w:t>
@@ -408,78 +408,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (12-14), pp.12-14. </w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.15-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57832/6vtd-wt60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57832/faye-dd13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262972v1</w:t>
+                <w:t xml:space="preserve">hal-05263088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs protecteurs, savoir protéger</w:t>
               </w:r>
@@ -1298,252 +1298,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04204289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APAD, thirty years of an intellectual adventure</w:t>
+                <w:t xml:space="preserve">L'APAD a fait l'école : entretien avec Abdou Salam Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Roy</w:t>
+                <w:t xml:space="preserve">A.S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors-série, </w:t>
+              <w:t xml:space="preserve">, 2021, Hors Série, pp.259-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropodev.1357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510052v1</w:t>
+                <w:t xml:space="preserve">hal-03658062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'APAD a fait l'école : entretien avec Abdou Salam Fall</w:t>
+                <w:t xml:space="preserve">APAD, thirty years of an intellectual adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Fall</w:t>
+                <w:t xml:space="preserve">Alexis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors Série, pp.259-262. </w:t>
+              <w:t xml:space="preserve">, 2021, Hors-série, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropodev.1274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.1357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658062v1</w:t>
+                <w:t xml:space="preserve">hal-03510052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’APAD, trente ans d’une aventure intellectuelle : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hors-série, pp.11-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,334 +2770,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique en Afrique, entre normes pratiques, dynamiques politiques et influences externes : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’action publique en Afrique, entre normes pratiques, dynamiques politiques et influences externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ayimpam</w:t>
+                <w:t xml:space="preserve">Sylvie Ayimpam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48-49, p. 25-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 48-49, pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511820v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03502397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action publique en Afrique, entre normes pratiques, dynamiques politiques et influences externes : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayimpam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48-49, pp.7-23. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 48-49, p. 25-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Policy and Public Action in Africa, between Practical Norms, Political Dynamics and Outside Influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ayimpam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48-49, pp.25-41. </w:t>
+              <w:t xml:space="preserve">, 2018, 48-49, pp.7-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropodev.660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502397v1</w:t>
+                <w:t xml:space="preserve">hal-03502398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy and public action in Africa, between practical norms, political dynamics and outside influences : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ayimpam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48-49, p. 7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3200,51 +3200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at Public Policy in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.23 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur l'action publique en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.13 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une socio-anthropologie de l’action publique dans les pays ‘sous régime d’aide’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.33 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3592,196 +3592,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01356150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un projet de développement qui n’aurait jamais dû réussir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42-43, pp.59 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01679537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Débat public et production des politiques publiques au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thieba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.213-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.011.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.011.0213⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ird-01168338v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">ird-01679537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration de Paris&amp;quot; et dépendance à l'aide : éclairages nigériens</w:t>
               </w:r>
@@ -4311,165 +4311,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04931369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inclusion et participation dans l'élaboration des politiques foncières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier régional de méthodologie sur les politiques foncières dans l’UEMAO (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de l’Union économique et monétaire ouest-africaine, Oct 2024, Ouagadoudou, Burkina Faso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04931320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des ressources et le problème de la gestion dite «communautaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lancement de la JEAI GLOGORENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD/UMR SENS; Institut des relations internationales du Cameroun/Université de Yaoundé II, Apr 2024, Yaoundé (en ligne), Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04927537v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">ird-04931320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et influence des OSC dans les processus de réformes foncières en Afrique de l’Ouest</w:t>
               </w:r>
@@ -4794,50 +4794,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04927548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When villagers' strategies for urban conversion are blocked by state projects (Diamniadio, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference of African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Köln, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04925321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance foncière et lutte contre la dégradation des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science pour la nouvelle vision de la Grande muraille Verte. Lancement du réseau de recherche international RESET GMV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; CERD, Apr 2023, Djibouti, Djibouti</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04925322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques foncières pour accompagner les transitions agroalimentaires en Afrique subsaharienne? Des trajectoires entre modèles idéologiques, dispositifs technologiques et communautés épistémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4846,221 +5010,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Science et société dans l’Anthropocène. Savoirs, marchés et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, Université Paris Cité, Ceped, Cermes, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04931296v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">ird-04925322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter pour une politique publique négociée Les OSC et la réforme foncière au Sénégal 2012-2016</w:t>
               </w:r>
@@ -5109,273 +5109,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04925326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner les ressources « d’accès partagé ». Une grille d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Humanités Environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'écologie humaine/UMR Sens, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04925331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parc arboré et mutations sociales en pays Sereer (Sénégal) : une nouvelle gouvernance comme condition de la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Seghieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation et résilience des agricultures en Afrique de l’Ouest : Innovations agroécologiques et intégration des territoires. Conférence Intensification Durable 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence Intensification Durable, Nov 2021, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parc arboré et mutations sociales en pays Sereer (Sénégal) : une nouvelle gouvernance comme condition de la durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,64 +5413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc arboré et mutations sociales en pays Sereer (Sénégal): une nouvelle gouvernance comme condition de la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coulibaly-Lingani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6640,223 +6640,223 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à la terre par les procédures de délégation foncière (Afrique de l'Ouest rurale) : modalités, dynamiques et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1-202, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès à la terre par les procédures de délégation foncière (Afrique de l'Ouest rurale) : modalités, dynamiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Toulmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03655643v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-02830558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foncier rural, ressources renouvelables et développement en Afrique</w:t>
               </w:r>
@@ -7296,437 +7296,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communs et gouvernance des ressources en accès partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, Jean-Philippe; Lavigne Delville, Philippe; Léonard, Eric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le foncier rural dans les pays du Sud : enjeux et clés d'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD; Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-255, 2022, Objectifs Suds, 978-2-7099-2876-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.45593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques foncières rurales et trajectoires des Etats : entre policies, polity et politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, Jean-Philippe (ed.); Lavigne Delville, Philippe (ed.); Léonard, Eric (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le foncier rural dans les pays du Sud : enjeux et clés d'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Quae, pp.257-315, 2022, Objectifs Suds, 978-2-7099-2876-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.45608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foncier rural : droits, accès, acteurs et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, Jean-Philippe (ed.); Lavigne Delville, Philippe (ed.); Léonard, Eric (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le foncier rural dans les pays du Sud : enjeux et clés d'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Quae, pp.43-92, 2022, Objectifs Suds, 978-2-7099-2876-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.45122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit, G. (ed.); Blondiaux, L. (ed.); Casillo, I. (ed.); Fourniau, J.M. (ed.); Gourgues, G. (ed.); Hayat, S. (ed.); Lefebvre, R. (ed.); Rui, S. (ed.); Wojcik, S. (ed.); Zetlaoui-Léger, J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et Participation, en ligne [7 p.], 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654131v1</w:t>
-              </w:r>
-[...322 lines deleted...]
-                <w:t xml:space="preserve">hal-03965887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser et comprendre les dynamiques foncières rurales contemporaines dans les pays du Sud : introduction</w:t>
               </w:r>
@@ -9975,51 +9975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10093,51 +10093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11313,51 +11313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in land access and governance in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierrre Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11784,51 +11784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05557035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tc2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gbaguidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04204289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.39947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03632855v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03642109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.272.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rang&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15995" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02183773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Moalic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ayimpam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne&#160;delville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.182.0053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.540" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356148v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saiah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thieba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0213" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00915814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00785080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00734424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne-Delville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bidou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulibaly-Lingani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richebourg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Moalic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558783v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jean-Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01426374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/Coop_aujourdhui_78_VFcompl%C3%A8te.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/09101.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Toulmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Colin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavigne Delville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulmin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane CASSE" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/gouverner_les_afriques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacob" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45608" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1793/9782759235735/le-foncier-rural-dans-les-pays-du-sud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45593" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chauveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118924396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00683192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02733202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndione" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Faye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.239.0185" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Murray Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113264v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poupeney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sogodogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Abdelkader" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacob" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierrre Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00913481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05557035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tc2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gbaguidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04204289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.39947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03632855v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03642109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.272.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rang&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15995" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02183773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Moalic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ayimpam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne&#160;delville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.182.0053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.540" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356148v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saiah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.366" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thieba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00915814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00785080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00734424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne-Delville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bidou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulibaly-Lingani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richebourg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Moalic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558783v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jean-Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01426374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/Coop_aujourdhui_78_VFcompl%C3%A8te.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/09101.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavigne Delville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulmin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Toulmin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane CASSE" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/gouverner_les_afriques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1793/9782759235735/le-foncier-rural-dans-les-pays-du-sud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45593" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45608" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45122" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chauveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118924396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00683192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02733202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndione" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Faye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.239.0185" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Murray Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113264v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poupeney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sogodogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Abdelkader" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacob" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierrre Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00913481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>