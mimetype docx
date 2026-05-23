--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -2229,395 +2229,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Access to Pastoral Resources in a Farming Area (Western Burkina Faso): Unveiling Rights in Open Access Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.1049-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ijc.950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aménagement de bas-fonds, politique de l'aménageur et recompositions foncières : le cas de Lofing au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études et de recherches francophones sur l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, 18 [8 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2019018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer. - Le Foncier : entre propriété et expertise, Presses des Mines/Académie d'Agriculture de France, 2019, 228 p. [compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Commons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/ijc.950⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.257-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.245.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialities, spatial inequalities and the formalization of land rights in Central Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Moalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89 (2), pp.329-352. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0001972019000111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0001972019000111⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ird-02183773v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03565528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire vivre une ONG au Niger entre précarité des ressources financières et labilité des ressources humaines</w:t>
               </w:r>
@@ -2861,243 +2861,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique en Afrique, entre normes pratiques, dynamiques politiques et influences externes : introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ayimpam</w:t>
+                <w:t xml:space="preserve">Public Policy and Public Action in Africa, between Practical Norms, Political Dynamics and Outside Influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ayimpam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48-49, p. 25-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 48-49, pp.7-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511820v1</w:t>
+                <w:t xml:space="preserve">hal-03502398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Policy and Public Action in Africa, between Practical Norms, Political Dynamics and Outside Influences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
+                <w:t xml:space="preserve">L'action publique en Afrique, entre normes pratiques, dynamiques politiques et influences externes : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayimpam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48-49, pp.7-23. </w:t>
+              <w:t xml:space="preserve">, 2018, 48-49, p. 25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public policy and public action in Africa, between practical norms, political dynamics and outside influences : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ayimpam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48-49, p. 7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3592,196 +3592,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01356150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Débat public et production des politiques publiques au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thieba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.213-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.011.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01168338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un projet de développement qui n’aurait jamais dû réussir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42-43, pp.59 - 84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anthropodev.366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01679537v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">ird-01168338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration de Paris&amp;quot; et dépendance à l'aide : éclairages nigériens</w:t>
               </w:r>
@@ -5312,50 +5312,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parc arboré et mutations sociales en pays Sereer (Sénégal): une nouvelle gouvernance comme condition de la durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Intensification durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dakar (Sénégal), Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04925325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parc arboré et mutations sociales en pays Sereer (Sénégal) : une nouvelle gouvernance comme condition de la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5377,152 +5472,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités Environnementales : Sciences, arts et citoyennetés face aux changements globaux. 29es Journées de la Société d’écologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’écologie humaine – UMR SENS – Maison des Sciences de l’Homme SUD, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615008v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">ird-04925325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Section thématique 21 : Saisir l’action publique en Afrique à travers les instruments</w:t>
               </w:r>
@@ -8827,51 +8827,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why undertake action research in partnership?</w:t>
+                <w:t xml:space="preserve">Fundamental principles of an action-research partnership approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
@@ -8898,75 +8898,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTA LM Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792582v1</w:t>
+                <w:t xml:space="preserve">hal-02798657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental principles of an action-research partnership approach</w:t>
+                <w:t xml:space="preserve">Why undertake action research in partnership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
@@ -8993,51 +8993,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTA LM Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798657v1</w:t>
+                <w:t xml:space="preserve">hal-02792582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre et ressources naturelles renouvelables dans les pays du Sud</w:t>
               </w:r>
@@ -11784,51 +11784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05557035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tc2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gbaguidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04204289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.39947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03632855v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03642109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.272.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rang&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15995" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02183773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Moalic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ayimpam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne&#160;delville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.182.0053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.540" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356148v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saiah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.366" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thieba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00915814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00785080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00734424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne-Delville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bidou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulibaly-Lingani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richebourg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Moalic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558783v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jean-Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01426374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/Coop_aujourdhui_78_VFcompl%C3%A8te.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/09101.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavigne Delville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulmin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Toulmin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane CASSE" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/gouverner_les_afriques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1793/9782759235735/le-foncier-rural-dans-les-pays-du-sud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45593" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45608" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45122" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chauveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118924396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00683192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02733202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndione" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Faye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.239.0185" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Murray Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113264v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poupeney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sogodogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Abdelkader" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacob" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierrre Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00913481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05557035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tc2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/6vtd-wt60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/faye-dd13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/dhpd-vj89" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Mbala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/tw94-9c46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gbaguidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04204289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.39947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03632855v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03642109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.272.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rang&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15995" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02183773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Moalic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ayimpam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne&#160;delville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayimpam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.182.0053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.541" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.540" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356148v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01356150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saiah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thieba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0213" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01679537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00915814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00785080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.211.0153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00734424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04924341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04931296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04925325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne-Delville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bidou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulibaly-Lingani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richebourg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Moalic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558783v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jean-Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01426374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/Coop_aujourdhui_78_VFcompl%C3%A8te.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01168317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/09101.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavigne Delville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulmin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Toulmin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane CASSE" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/gouverner_les_afriques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1793/9782759235735/le-foncier-rural-dans-les-pays-du-sud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45593" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45608" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45122" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.45515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Chauveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01818985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118924396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01464974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00683192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02733202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03768146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leonard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03656023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndione" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Faye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.239.0185" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Murray Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02054420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01113264v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poupeney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sogodogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03655645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghali Abdelkader" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacob" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821164v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierrre Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00913481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>