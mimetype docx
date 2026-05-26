--- v0 (2026-04-02)
+++ v1 (2026-05-26)
@@ -217,477 +217,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vicissitudes du végétarisme dans la Rome impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Doze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (2), pp.375-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être végétarien : ce que Grecs et Romains en disaient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Doze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qnat3mhpt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger de la viande : ce que Grecs et Romains en disaient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Doze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.njqvege3k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecce homo : l’ensauvagement au regard des Anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Doze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, pp.9-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfhip1.060.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Manger de la viande : ce que Grecs et Romains en disaient</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire en écho. Ce que les « chasses » romaines et les « zoos humains » disent de nos mécanismes de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Doze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170 (2), pp.325-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocentrisme, anthropomorphisme, spécisme : gare aux confusions !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Doze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.njqvege3k⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.gyvdrsykw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065900v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-04925505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Auguste à Tibère : aux sources d'une hérédité assumée</w:t>
               </w:r>
@@ -2006,264 +2006,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Le prince et le Senatus Populusque Romanus sous le Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Doze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Le Doze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le costume de prince. Vivre et se conduire en souverain dans la Rome antique d'Auguste à Constantin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Collection de l'Ecole française de Rome, pp.25-58, 2021, 978-2-7283-1496-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.21130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Doze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Le Doze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le costume de prince. Vivre et se conduire en souverain dans la Rome antique d'Auguste à Constantin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.1-8, 2021, 978-2-7283-1496-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.19470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste et la res publica : les implications pratiques d’une restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Doze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Benoist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La république impériale (Ier siècle avant J.-C.-Ier après J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dialogues d'Histoire ancienne - Supplément 24, pp.117-139, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065779v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04147473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l’auctoritas dans le savoir écrit à Rome</w:t>
               </w:r>
@@ -3221,51 +3221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA5EDDA0"/>
+    <w:nsid w:val="1C19F1CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3452,51 +3452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-doze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Doze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.060.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.njqvege3k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gyvdrsykw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qnat3mhpt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.19382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Itgenshorst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.19470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21130" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05068902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-doze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Doze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qnat3mhpt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.njqvege3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.060.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gyvdrsykw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.19382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Itgenshorst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.19470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05068902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>