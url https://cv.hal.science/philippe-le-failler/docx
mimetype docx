--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD4CA06"/>
+    <w:nsid w:val="4DC6912B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>