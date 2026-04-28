--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Le Failler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-le-failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Jean-François Klein, Pennequin, le « sorcier de la pacification », Madagascar-Indochine (1849-1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Casablanca-Hanoi. Une porte dérobée sur des histoires postcoloniales, de Nelcya Delanoë & Caroline Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, p. 267-269. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Edyta Roszko, Fishers, Monks and Cadres : Navigating State, Religion and the South China Sea in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.257-259. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Olga Dror, Making Two Vietnams : War and Youth Identities, 1965-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Marie de Rugy, Aux confins des empires. Cartes et constructions territoriales dans le nord de la péninsule indochinoise (1885-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] François Guillemot, Viêt-Nam, fractures d’une nation. Une histoire contemporaine de 1858 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.251-253. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Ironies of Freedom. Sex, Culture, and Neoliberal Governance in Vietnam, Nguyễn-võ Thu-hương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renewals of Floating Duckweed, Prostitution in Hanoi at the Last End of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.127-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Pierre Pascal, Estampes du Viêt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] L’invitation aux voyages, Géographie postcoloniale du tourisme domestique au Việt Nam, Emmanuelle Peyvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.280-282. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Mourning Headband for Hue, An Account of the Battle for Hue, Vietnam 1968, (introduction et traduction par Olga Dror), Nha Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Territorial Disputes in the South China Sea: Navigating Rough Waters, Jing Huang and Andrew Billo, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Uprooted: Race, Children and Imperialism in French Indochina, 1890-1980, Christina Firpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.277-280. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de l’Académie des Sciences sociales du Viêt-nam à l’occasion des 110 ans de la naissance du professeur académicien Trần Huy Liệu, Hanoi, 25 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième conférence de l’Unesco sur la réconciliation en Asie, Hanoi, 6 et 7 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Nguyễn Thị Hải, La marche de Cao Bằng, La Cour et les gardiens de frontière, des origines aux conséquences de la réforme de Minh Mạng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons - Moussons : recherches en sciences humaines sur l'Asie du Sud-Est (ISSN : 2262-8363, ISSN électronique : 1620-3224) Published by Presses universitaires de Provence, https://moussons.revues.org, n°34, pp.216-218</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Le Failler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-le-failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Jean-François Klein, Pennequin, le « sorcier de la pacification », Madagascar-Indochine (1849-1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Edyta Roszko, Fishers, Monks and Cadres : Navigating State, Religion and the South China Sea in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.257-259. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Casablanca-Hanoi. Une porte dérobée sur des histoires postcoloniales, de Nelcya Delanoë & Caroline Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, p. 267-269. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Olga Dror, Making Two Vietnams : War and Youth Identities, 1965-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Marie de Rugy, Aux confins des empires. Cartes et constructions territoriales dans le nord de la péninsule indochinoise (1885-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] François Guillemot, Viêt-Nam, fractures d’une nation. Une histoire contemporaine de 1858 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.251-253. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renewals of Floating Duckweed, Prostitution in Hanoi at the Last End of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.127-142. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Ironies of Freedom. Sex, Culture, and Neoliberal Governance in Vietnam, Nguyễn-võ Thu-hương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Pierre Pascal, Estampes du Viêt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Uprooted: Race, Children and Imperialism in French Indochina, 1890-1980, Christina Firpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.277-280. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Mourning Headband for Hue, An Account of the Battle for Hue, Vietnam 1968, (introduction et traduction par Olga Dror), Nha Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] L’invitation aux voyages, Géographie postcoloniale du tourisme domestique au Việt Nam, Emmanuelle Peyvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.280-282. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Territorial Disputes in the South China Sea: Navigating Rough Waters, Jing Huang and Andrew Billo, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de l’Académie des Sciences sociales du Viêt-nam à l’occasion des 110 ans de la naissance du professeur académicien Trần Huy Liệu, Hanoi, 25 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième conférence de l’Unesco sur la réconciliation en Asie, Hanoi, 6 et 7 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Nguyễn Thị Hải, La marche de Cao Bằng, La Cour et les gardiens de frontière, des origines aux conséquences de la réforme de Minh Mạng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons - Moussons : recherches en sciences humaines sur l'Asie du Sud-Est (ISSN : 2262-8363, ISSN électronique : 1620-3224) Published by Presses universitaires de Provence, https://moussons.revues.org, n°34, pp.216-218</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DC6912B"/>
+    <w:nsid w:val="4B7E732D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-failler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7798" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5633" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3851" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3722" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3733" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-failler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268113v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5633" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3722" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3590" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>