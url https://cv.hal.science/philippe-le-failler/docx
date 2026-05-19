--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Le Failler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-le-failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Jean-François Klein, Pennequin, le « sorcier de la pacification », Madagascar-Indochine (1849-1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Edyta Roszko, Fishers, Monks and Cadres : Navigating State, Religion and the South China Sea in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.257-259. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Casablanca-Hanoi. Une porte dérobée sur des histoires postcoloniales, de Nelcya Delanoë & Caroline Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, p. 267-269. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Olga Dror, Making Two Vietnams : War and Youth Identities, 1965-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Marie de Rugy, Aux confins des empires. Cartes et constructions territoriales dans le nord de la péninsule indochinoise (1885-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] François Guillemot, Viêt-Nam, fractures d’une nation. Une histoire contemporaine de 1858 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.251-253. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renewals of Floating Duckweed, Prostitution in Hanoi at the Last End of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.127-142. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Ironies of Freedom. Sex, Culture, and Neoliberal Governance in Vietnam, Nguyễn-võ Thu-hương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Pierre Pascal, Estampes du Viêt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Uprooted: Race, Children and Imperialism in French Indochina, 1890-1980, Christina Firpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.277-280. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Mourning Headband for Hue, An Account of the Battle for Hue, Vietnam 1968, (introduction et traduction par Olga Dror), Nha Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] L’invitation aux voyages, Géographie postcoloniale du tourisme domestique au Việt Nam, Emmanuelle Peyvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.280-282. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Territorial Disputes in the South China Sea: Navigating Rough Waters, Jing Huang and Andrew Billo, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de l’Académie des Sciences sociales du Viêt-nam à l’occasion des 110 ans de la naissance du professeur académicien Trần Huy Liệu, Hanoi, 25 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième conférence de l’Unesco sur la réconciliation en Asie, Hanoi, 6 et 7 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Nguyễn Thị Hải, La marche de Cao Bằng, La Cour et les gardiens de frontière, des origines aux conséquences de la réforme de Minh Mạng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons - Moussons : recherches en sciences humaines sur l'Asie du Sud-Est (ISSN : 2262-8363, ISSN électronique : 1620-3224) Published by Presses universitaires de Provence, https://moussons.revues.org, n°34, pp.216-218</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Le Failler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-le-failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sách chỉ dẫn Mộc bản Triều Nguyễn &amp; phông, sưu tập lưu trữ bảo quản tại Trung tâm Lưu trữ quốc gia IV / Guide des planches d’impression de la dynastie Nguyễn et des fonds d’archives conservés au Centre n° 4 des Archives nationales (guide bilingue français-vietnamien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyễn Xuân Hùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunny Le Galloudec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre n° 4 des Archives nationales du Vietnam; Ecole française d'Extrême-Orient (EFEO). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Jean-François Klein, Pennequin, le « sorcier de la pacification », Madagascar-Indochine (1849-1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Casablanca-Hanoi. Une porte dérobée sur des histoires postcoloniales, de Nelcya Delanoë & Caroline Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, p. 267-269. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Edyta Roszko, Fishers, Monks and Cadres : Navigating State, Religion and the South China Sea in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.257-259. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Olga Dror, Making Two Vietnams : War and Youth Identities, 1965-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Marie de Rugy, Aux confins des empires. Cartes et constructions territoriales dans le nord de la péninsule indochinoise (1885-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] François Guillemot, Viêt-Nam, fractures d’une nation. Une histoire contemporaine de 1858 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.251-253. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Ironies of Freedom. Sex, Culture, and Neoliberal Governance in Vietnam, Nguyễn-võ Thu-hương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renewals of Floating Duckweed, Prostitution in Hanoi at the Last End of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.127-142. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Pierre Pascal, Estampes du Viêt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] L’invitation aux voyages, Géographie postcoloniale du tourisme domestique au Việt Nam, Emmanuelle Peyvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.280-282. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Mourning Headband for Hue, An Account of the Battle for Hue, Vietnam 1968, (introduction et traduction par Olga Dror), Nha Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.189-191. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Territorial Disputes in the South China Sea: Navigating Rough Waters, Jing Huang and Andrew Billo, eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] The Uprooted: Race, Children and Imperialism in French Indochina, 1890-1980, Christina Firpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.277-280. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence de l’Académie des Sciences sociales du Viêt-nam à l’occasion des 110 ans de la naissance du professeur académicien Trần Huy Liệu, Hanoi, 25 novembre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième conférence de l’Unesco sur la réconciliation en Asie, Hanoi, 6 et 7 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05323535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu] Nguyễn Thị Hải, La marche de Cao Bằng, La Cour et les gardiens de frontière, des origines aux conséquences de la réforme de Minh Mạng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons - Moussons : recherches en sciences humaines sur l'Asie du Sud-Est (ISSN : 2262-8363, ISSN électronique : 1620-3224) Published by Presses universitaires de Provence, https://moussons.revues.org, n°34, pp.216-218</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B7E732D"/>
+    <w:nsid w:val="D1D52811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-failler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268113v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5633" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3722" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3590" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-failler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05574036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Xu&#226;n H&#249;ng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Le Galloudec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7820" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3851" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3779" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3722" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3733" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5651" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>