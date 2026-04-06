--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -914,256 +914,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of nutritional strategies of nanoplankton genera present in North American lake surface waters</w:t>
+                <w:t xml:space="preserve">Nutrient availability is the main driver of nanophytoplankton phago-mixotrophy in North American lake surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cremella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Soria-Píriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul del Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae035⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784088v1</w:t>
+                <w:t xml:space="preserve">hal-04782901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability is the main driver of nanophytoplankton phago-mixotrophy in North American lake surface waters</w:t>
+                <w:t xml:space="preserve">A database of nutritional strategies of nanoplankton genera present in North American lake surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.9-24. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04782901v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Vertical Spatial Overlap on Phytoplankton Diversity under Experimentally Altered Lake Stratification Regimes</w:t>
               </w:r>
@@ -1413,260 +1413,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Berhocoïrigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715745v1</w:t>
+                <w:t xml:space="preserve">hal-04729185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729185v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixotrophy vs. specialist trophic strategies in a stratified water column: A spatial mechanistic modeling approach</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Diehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyeon Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves T Prairie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Beisner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soria-P&#237;riz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul del Giorgio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouellet Jobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05536218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01962978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Diehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyeon Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves T Prairie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Beisner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soria-P&#237;riz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul del Giorgio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouellet Jobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05536218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01962978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>