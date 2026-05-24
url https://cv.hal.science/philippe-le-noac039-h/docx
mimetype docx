--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -66,401 +66,1138 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Niche Partitioning and the Performance of Mixotrophic Generalists against Autotrophic and Heterotrophic Specialists under Contrasting Light-Nutrient Supply Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205 (4), pp.435-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/734553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light intensity and quality on microalgal growth in outdoor high-density open ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrient availability is the main driver of nanophytoplankton phago-mixotrophy in North American lake surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cremella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Soria-Píriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul del Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A database of nutritional strategies of nanoplankton genera present in North American lake surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Vertical Spatial Overlap on Phytoplankton Diversity under Experimentally Altered Lake Stratification Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouellet Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of the deep chlorophyll maximum to primary production, phytoplankton assemblages and diversity in a small stratified lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (6), pp.630-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altitude structure la diversité et la composition fonctionnelle des communautés de diatomées benthiques des rivières en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of mixotrophic nanoplankton and resource specialists in a water column with contrasting light-nutrient supply regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix E Beisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the French Society of Ecology and Evolution SFE2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Society of Ecology and Evolution SFE2, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient availability is the main driver of nanophytoplankton mixotrophy across North American lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -469,939 +1206,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cremella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves T Prairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAS Montreal 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Canadian Aquatic Sciences/Société Canadienne des Sciences Aquatiques (SCAS/SCSA), Feb 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixotrophy vs. specialist trophic strategies in a stratified water column: A spatial mechanistic modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Beisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-CSEE joint meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA); Canadian Society of Ecology and Evolution (CSEE), Aug 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536128v1</w:t>
-              </w:r>
-[...735 lines deleted...]
-                <w:t xml:space="preserve">hal-03366344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1413,316 +1413,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729185v1</w:t>
+                <w:t xml:space="preserve">hal-04715745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Berhocoïrigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715745v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixotrophy vs. specialist trophic strategies in a stratified water column: A spatial mechanistic modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Beisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1747,103 +1747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2003,51 +2003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des facteurs environnementaux favorisant les efflorescences de cyanobactéries dans la retenue de Rophémel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2234,51 +2234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Diehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyeon Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves T Prairie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Beisner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soria-P&#237;riz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul del Giorgio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouellet Jobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05536218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01962978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Diehl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Beisner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyeon Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soria-P&#237;riz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul del Giorgio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouellet Jobin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves T Prairie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05536218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01962978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>