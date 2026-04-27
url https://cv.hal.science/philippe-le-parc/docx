--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -1843,377 +1843,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
+                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.119-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411341v1</w:t>
+                <w:t xml:space="preserve">hal-01333445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+                <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes combining Autonomous Robot and Smart Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333445v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes combining Autonomous Robot and Smart Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Pardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+                <w:t xml:space="preserve">Fréderic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412142v1</w:t>
+                <w:t xml:space="preserve">hal-01411341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Approach for Expert System toward Anomaly: N-Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRiSIS 2016: 11th International Conference on Risks and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.123-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes Based on Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,459 +2591,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
+                <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARIA. UBICOMM 2014, The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">C&amp;ESAR 2014 - Detection and reaction to cyber-attacks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074467v1</w:t>
+                <w:t xml:space="preserve">hal-01102119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
+                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2014 - Detection and reaction to cyber-attacks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">IARIA. UBICOMM 2014, The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102119v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA IN ROBOTICS, NEW CHALLENGES FOR THE FUTURE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Vareille</w:t>
+                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 [avniR] Conference, Life Cycle in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, avniR, Nov 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109735v1</w:t>
+                <w:t xml:space="preserve">hal-01102347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">LCA IN ROBOTICS, NEW CHALLENGES FOR THE FUTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2014 [avniR] Conference, Life Cycle in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, avniR, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102347v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Method for Localization and Human Being Detection using UWB Technology: Helpful Solution for Rescue Robots</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysing ubiquitous systems</w:t>
+                <w:t xml:space="preserve">Modeling and Analysing Ubiquitous Systems Using MDE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
@@ -4143,289 +4143,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lherminier Fred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Emerging Techonologies and Factory Automation (ETFA2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.MF-004529</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies. UBICOMM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.452-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526699v2</w:t>
+                <w:t xml:space="preserve">hal-00662503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality to Improve Remote Control in Presence of Delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and analysing ubiquitous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lherminier Fred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Virtual Environments, Human-Computer Interfaces, and Measurement Sytsems (VECIMS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tarente, Italy. pp.42-46</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Emerging Techonologies and Factory Automation (ETFA2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.MF-004529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515599v1</w:t>
+                <w:t xml:space="preserve">hal-00526699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analysing Ubiquitous Systems Using MDE Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Reality to Improve Remote Control in Presence of Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies. UBICOMM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.452-457</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Virtual Environments, Human-Computer Interfaces, and Measurement Sytsems (VECIMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tarente, Italy. pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662503v1</w:t>
+                <w:t xml:space="preserve">hal-00515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de Capteurs et Applications au développement durable. Exposition de 9 posters destinés au grand public (http://wsn.univ-brest.fr/ForumDurable)</w:t>
               </w:r>
@@ -4731,51 +4731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Generic Framework for Ubiquitous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,312 +5140,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web remote control of machanical systems : delay problems and experimental measurements of Round Trip Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web remote control of machine-tools the whole world within less than one half-second.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Applications of Time-Delay systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS NSF, Sep 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Robotics ISR’2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695644v1</w:t>
+                <w:t xml:space="preserve">hal-01694302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web based remote control of mechanical systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web remote control of machanical systems : delay problems and experimental measurements of Round Trip Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1st IFAC Symposium on Telematics Applications in Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">2nd Workshop Applications of Time-Delay systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS NSF, Sep 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694303v1</w:t>
+                <w:t xml:space="preserve">hal-01695644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web remote control of machine-tools the whole world within less than one half-second.</w:t>
+                <w:t xml:space="preserve">Web based remote control of mechanical systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics ISR’2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve"> 1st IFAC Symposium on Telematics Applications in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694302v1</w:t>
+                <w:t xml:space="preserve">hal-01694303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif de machines de production mécanique par Internet</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote controlof robotics systems on the web.</w:t>
+                <w:t xml:space="preserve">Controlling remote systems on the web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
@@ -6126,97 +6126,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETTIES 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">1st International conference on Software Engineering Applied to Networking and Parallel/Distributed Computing (SNPD00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACIS, May 2000, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694294v1</w:t>
+                <w:t xml:space="preserve">hal-01694300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling remote systems on the web.</w:t>
+                <w:t xml:space="preserve">Remote controlof robotics systems on the web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
@@ -6234,73 +6234,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on Software Engineering Applied to Networking and Parallel/Distributed Computing (SNPD00)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACIS, May 2000, Reims, France</w:t>
+              <w:t xml:space="preserve">NETTIES 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694300v1</w:t>
+                <w:t xml:space="preserve">hal-01694294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and verification of the korso production cell</w:t>
               </w:r>
@@ -7012,51 +7012,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-132, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458794v1</w:t>
@@ -7362,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3076615. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7608,51 +7608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD283159"/>
+    <w:nsid w:val="327F7D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7839,51 +7839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-parc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152710159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Benkerrou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier Fred" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddour-El Boudadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Berrached" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.525-558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF325D9B4F00126B22FE5A42C8316541820EF243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03174773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Espes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vareille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00526699v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2009.11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPC.2009.23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00497821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shengtong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ogor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Her" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01186531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BSFM5M5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-parc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152710159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Benkerrou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier Fred" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddour-El Boudadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Berrached" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.525-558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF325D9B4F00126B22FE5A42C8316541820EF243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03174773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Espes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vareille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00526699v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2009.11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPC.2009.23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00497821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shengtong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ogor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Her" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01186531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BSFM5M5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>