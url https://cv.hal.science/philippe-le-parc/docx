--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -299,252 +299,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost High-Tech Robotics for Ambient Assisted Living: From Experiments to a Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Low Cost Web Controlled Mobile Robot for Ambient Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3-4), pp.288-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224459v1</w:t>
+                <w:t xml:space="preserve">hal-01253526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Low Cost Web Controlled Mobile Robot for Ambient Assisted Living</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Cost High-Tech Robotics for Ambient Assisted Living: From Experiments to a Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.455 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jisys-2015-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253526v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, Analysis and Simulation of Ubiquitous Systems Using a MDE Approach</w:t>
               </w:r>
@@ -1467,282 +1467,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Philadelphia, PA, United States. pp.293-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61176-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687649v1</w:t>
+                <w:t xml:space="preserve">hal-01684362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanhuang Li</w:t>
+                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684362v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Remote Control of Mobile Robots to Help Dependent People</w:t>
               </w:r>
@@ -1843,377 +1843,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
+                <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cuppens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Fréderic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec City, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333445v1</w:t>
+                <w:t xml:space="preserve">hal-01411341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes combining Autonomous Robot and Smart Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.119-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412142v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes combining Autonomous Robot and Smart Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411341v1</w:t>
+                <w:t xml:space="preserve">hal-01412142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Approach for Expert System toward Anomaly: N-Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRiSIS 2016: 11th International Conference on Risks and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.123-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes Based on Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,243 +2591,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
+                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2014 - Detection and reaction to cyber-attacks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">IARIA. UBICOMM 2014, The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102119v1</w:t>
+                <w:t xml:space="preserve">hal-01074467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
+                <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARIA. UBICOMM 2014, The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">C&amp;ESAR 2014 - Detection and reaction to cyber-attacks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074467v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analysing Ubiquitous Systems Using MDE Approach</w:t>
+                <w:t xml:space="preserve">Modeling and analysing ubiquitous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
@@ -4143,289 +4143,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lherminier Fred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies. UBICOMM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.452-457</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Emerging Techonologies and Factory Automation (ETFA2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.MF-004529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662503v1</w:t>
+                <w:t xml:space="preserve">hal-00526699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysing ubiquitous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Reality to Improve Remote Control in Presence of Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Emerging Techonologies and Factory Automation (ETFA2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.MF-004529</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Virtual Environments, Human-Computer Interfaces, and Measurement Sytsems (VECIMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tarente, Italy. pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526699v2</w:t>
+                <w:t xml:space="preserve">hal-00515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality to Improve Remote Control in Presence of Delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Analysing Ubiquitous Systems Using MDE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lherminier Fred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Virtual Environments, Human-Computer Interfaces, and Measurement Sytsems (VECIMS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tarente, Italy. pp.42-46</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies. UBICOMM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.452-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515599v1</w:t>
+                <w:t xml:space="preserve">hal-00662503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de Capteurs et Applications au développement durable. Exposition de 9 posters destinés au grand public (http://wsn.univ-brest.fr/ForumDurable)</w:t>
               </w:r>
@@ -4731,51 +4731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Generic Framework for Ubiquitous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,312 +5140,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web remote control of machine-tools the whole world within less than one half-second.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web remote control of machanical systems : delay problems and experimental measurements of Round Trip Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics ISR’2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Applications of Time-Delay systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS NSF, Sep 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694302v1</w:t>
+                <w:t xml:space="preserve">hal-01695644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web remote control of machanical systems : delay problems and experimental measurements of Round Trip Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web based remote control of mechanical systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Applications of Time-Delay systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS NSF, Sep 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve"> 1st IFAC Symposium on Telematics Applications in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695644v1</w:t>
+                <w:t xml:space="preserve">hal-01694303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web based remote control of mechanical systems.</w:t>
+                <w:t xml:space="preserve">Web remote control of machine-tools the whole world within less than one half-second.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1st IFAC Symposium on Telematics Applications in Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International Symposium on Robotics ISR’2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694303v1</w:t>
+                <w:t xml:space="preserve">hal-01694302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif de machines de production mécanique par Internet</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling remote systems on the web.</w:t>
+                <w:t xml:space="preserve">Remote controlof robotics systems on the web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
@@ -6126,97 +6126,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on Software Engineering Applied to Networking and Parallel/Distributed Computing (SNPD00)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACIS, May 2000, Reims, France</w:t>
+              <w:t xml:space="preserve">NETTIES 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694300v1</w:t>
+                <w:t xml:space="preserve">hal-01694294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote controlof robotics systems on the web.</w:t>
+                <w:t xml:space="preserve">Controlling remote systems on the web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
@@ -6234,73 +6234,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETTIES 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">1st International conference on Software Engineering Applied to Networking and Parallel/Distributed Computing (SNPD00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACIS, May 2000, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694294v1</w:t>
+                <w:t xml:space="preserve">hal-01694300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and verification of the korso production cell</w:t>
               </w:r>
@@ -6833,51 +6833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6950,51 +6950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,287 +7012,287 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-132, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web remote control of mechanical systems: delay problems and experimental measurements of round trip time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+                <w:t xml:space="preserve">Modeling and proving GRAFCETS With Transition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Time Delay Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Real-time-systems. Modeling, design and applications. Selected papers based on the presentations at the AMAST workshops. Hackensack, NJ: AMAST Series in Computing 8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific (ISBN 981-02-4424-X/hbk), pp.77-96, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498467v1</w:t>
+                <w:t xml:space="preserve">hal-00502042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and proving GRAFCETS With Transition Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique L'Her</w:t>
+                <w:t xml:space="preserve">Web remote control of mechanical systems: delay problems and experimental measurements of round trip time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-time-systems. Modeling, design and applications. Selected papers based on the presentations at the AMAST workshops. Hackensack, NJ: AMAST Series in Computing 8.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.117-132, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49556-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502042v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7362,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3076615. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7608,51 +7608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="327F7D62"/>
+    <w:nsid w:val="BAA7E931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7839,51 +7839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-parc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152710159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Benkerrou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier Fred" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddour-El Boudadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Berrached" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.525-558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF325D9B4F00126B22FE5A42C8316541820EF243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03174773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Espes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vareille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00526699v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2009.11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPC.2009.23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00497821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shengtong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ogor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Her" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01186531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BSFM5M5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-le-parc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152710159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Benkerrou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier Fred" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Kaddour-El Boudadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Berrached" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.525-558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF325D9B4F00126B22FE5A42C8316541820EF243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03174773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Espes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vareille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00526699v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2009.11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPC.2009.23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00497821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shengtong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ogor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01695658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01694244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Her" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01186531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BSFM5M5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>