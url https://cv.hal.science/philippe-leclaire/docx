--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -1439,291 +1439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
+                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396085v1</w:t>
+                <w:t xml:space="preserve">hal-01326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111, pp.179-187. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326050v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t>
               </w:r>
@@ -2090,103 +2090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical, thermal and acoustical characterizations of an insulating bio-based composite made from sunflower stalks particles and chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengnan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.244-250. </w:t>
@@ -2218,157 +2218,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Verdière</w:t>
+                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (6), pp.4648-4658. </w:t>
+              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639209v1</w:t>
+                <w:t xml:space="preserve">hal-01001818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound absorption of a micro-perforated plate backed by a porous material under high sound excitation: measurement and prediction</w:t>
               </w:r>
@@ -2452,235 +2426,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustics of porous materials with partially opened porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4630-4641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4824836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001818v1</w:t>
+                <w:t xml:space="preserve">hal-01331511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of porous materials with partially opened porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Elkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (6), pp.4630-4641. </w:t>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4648-4658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331511v1</w:t>
+                <w:t xml:space="preserve">hal-02639209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic properties of plates with unevenly distributed macroperforations backed by woven meshes</w:t>
               </w:r>
@@ -2790,395 +2790,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostand Tayong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331522v1</w:t>
+                <w:t xml:space="preserve">hal-00550953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Circumferential Waves on a Poroelastic Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Descheemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (5), pp.734-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550953v2</w:t>
+                <w:t xml:space="preserve">hal-01347362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Circumferential Waves on a Poroelastic Cylinder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rostand Tayong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (5), pp.734-743. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347362v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of acoustic waves in a one-dimensional macroscopically inhomogeneous poroelastic material</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in micro-perforated panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (15), pp.158003. </w:t>
@@ -3549,77 +3549,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of material properties profiles in one-dimensional macroscopically inhomogeneous rigid frame porous media in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,459 +3664,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic wave propagation in a macroscopically inhomogeneous porous medium saturated by a fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+                <w:t xml:space="preserve">Surface acoustic wave depth profiling of a functionally graded material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefien Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armand Wirgin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2431570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (5), pp.053508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2774002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077652v4</w:t>
+                <w:t xml:space="preserve">hal-01326051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic wave propagation and internal fields in rigid frame macroscopically inhomogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (2), pp.024910.1-024910.11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic wave depth profiling of a functionally graded material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jozefien Goossens</w:t>
+                <w:t xml:space="preserve">Acoustic wave propagation in a macroscopically inhomogeneous porous medium saturated by a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102 (5), pp.053508. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2774002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2431570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326051v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077652v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of specific Green's functions for solving direct problems involving a heterogeneous rigid frame porous medium slab solicited by acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (1), pp.91-122. </w:t>
@@ -4219,64 +4219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bending modes in circular quartz resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozefien Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,64 +4379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (9), pp.094911. </w:t>
@@ -4513,64 +4513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.545-554. </w:t>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 117 (4), pp.1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Erik Vigran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,269 +5441,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the viscous characteristic length of air-saturated porous materials from the ultrasonic dispersion curve</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic wave propagation in reticulated foams saturated by different gases: High frequency limit of the classical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.117544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326811v1</w:t>
+                <w:t xml:space="preserve">hal-01326813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic wave propagation in reticulated foams saturated by different gases: High frequency limit of the classical models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the viscous characteristic length of air-saturated porous materials from the ultrasonic dispersion curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niven Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 322 (2), pp.122-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326813v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the viscous and thermal characteristic lengths of plastic foams by ultrasonic measurements in helium and air</w:t>
               </w:r>
@@ -5715,77 +5715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niven Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (4), pp.2009. </w:t>
@@ -5849,64 +5849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6572,385 +6572,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
+                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753469v1</w:t>
+                <w:t xml:space="preserve">hal-04035493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
+                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5343-5349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035493v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of sound absorption by a flat resonator stacking metamaterial with double porosity model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2022_0828⟩</w:t>
+              <w:t xml:space="preserve">Internoise 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962948v1</w:t>
+                <w:t xml:space="preserve">hal-04186252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7005,174 +7005,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Description of sound absorption by a flat resonator stacking metamaterial with double porosity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Craig Brooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
+              <w:t xml:space="preserve">Internoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5626-5632, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186252v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des plaques microperforées finies</w:t>
               </w:r>
@@ -8005,51 +8005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nombres d'ondes complexes par transformée de Laplace : application aux ondes guidées dans les matériaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,303 +8327,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel D’utilisation D’ondes Élastiques Guidées Pour La Caractérisation De Sandwichs Et De Multicouches Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact Test and Mixture Approach to the Study of the Acoustic Properties of Rigid Frame Porous Materials with Functionally Graded Macroscopic Physical Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques - JST AMAC/SFA/AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Nevers, France</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080171v1</w:t>
+                <w:t xml:space="preserve">hal-03040110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Test and Mixture Approach to the Study of the Acoustic Properties of Rigid Frame Porous Materials with Functionally Graded Macroscopic Physical Parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentiel D’utilisation D’ondes Élastiques Guidées Pour La Caractérisation De Sandwichs Et De Multicouches Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Stockolm, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques - JST AMAC/SFA/AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040110v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new Insulating bio-based composite made from sunflower stalk aggregates and chitosan: thermal, mechanical and acoustical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengnan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,51 +8825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9039,386 +9039,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Dispersion Measurement Techniques for the Characterization of the Mechanical Properties of Poro-Visco-Elastic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for measuring the acoustic properties of a porous sample mounted in a rigid ring in acoustic tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolaas Bernardus Roozen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+                <w:t xml:space="preserve">Saïd Elkoun​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Jun 2013, Montréal, Canada. pp.065008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040270v1</w:t>
+                <w:t xml:space="preserve">hal-01329863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion Techniques for the Characterization of the Mechanical Properties of Porous Materials; Some Numerical Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Merano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for measuring the acoustic properties of a porous sample mounted in a rigid ring in acoustic tubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Verdière</w:t>
+                <w:t xml:space="preserve">Advanced Dispersion Measurement Techniques for the Characterization of the Mechanical Properties of Poro-Visco-Elastic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaas Bernardus Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Elkoun​</w:t>
+                <w:t xml:space="preserve">L. Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internoise 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329863v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of acoustic properties of parallel assemblies by means of transfer matrix method</w:t>
               </w:r>
@@ -9528,76 +9528,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of perforated plates and screens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Cobo</w:t>
+                <w:t xml:space="preserve">Sound absorption coefficient of a porous material covered with a low open area perforated plate under high sound excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9612,87 +9599,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810896v1</w:t>
+                <w:t xml:space="preserve">hal-00810959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption coefficient of a porous material covered with a low open area perforated plate under high sound excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostand Tayong</w:t>
+                <w:t xml:space="preserve">Acoustic properties of perforated plates and screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9707,51 +9707,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810959v1</w:t>
+                <w:t xml:space="preserve">hal-00810896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer matrix modeling and numerical verification of locally reacting acoustic mosaics</w:t>
               </w:r>
@@ -9763,51 +9763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Elkoun​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,51 +9953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holes Interaction and Heterogeinity Distribution Effect for a Multiperforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10048,51 +10048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the measurement and prediction of the sound absorption coefficient of air-cavity backed perforated plates considering the holes interaction effect under low sound excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10193,247 +10193,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holes Interaction Effects under high and medium Sound Intensities for Micro-perforated panels design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés acoustiques de matériaux poreux saturés d'air incluant une porosité partiellement ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. 5 p</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539664v1</w:t>
+                <w:t xml:space="preserve">hal-00550528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés acoustiques de matériaux poreux saturés d'air incluant une porosité partiellement ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holes Interaction Effects under high and medium Sound Intensities for Micro-perforated panels design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand B. Tayong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550528v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in Micro-Perforated Panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10484,51 +10484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hole Interaction Effects under High and Medium Sound Intensities for Micro-Perforated Panels Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10566,51 +10566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Variations of Acoustic Absorption Peak with Particle Velocity in Micro-Perforated Panels at High Level of Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,90 +10670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and guided waves in porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Descheemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Descheemaeker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10791,77 +10791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sound pressure model for cellular metallic foam with semi open cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10912,51 +10912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,64 +11171,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11266,51 +11266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of porous acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,51 +11413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Sound and Vibration 2005 (ICSV 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. pp.268-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,64 +11508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11635,103 +11635,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new insulating bio-based composite made from sunflower stalk aggregates and chitosan: Thermal, mechanical and acoustical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengnan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques - JST AMAC/SFA/AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Nevers, France. 2014</w:t>
@@ -11792,51 +11792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11990,84 +11990,198 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acoustic radiation of a fluid-saturated microperforated plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acoustic properties of plates with unevenly distributed macro perforations backed by woven meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12108,51 +12222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12162,105 +12276,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique de matériaux poreux pour l'étude des interactions acoustique/structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris-Diderot - Paris VII, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00871339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12407,51 +12521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05450857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Lahbib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hafidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Descheemaeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Ryck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3605530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2959734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077652v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431570" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752135" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Boeckx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Khurana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1886885" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1847848" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1868392" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1542666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cummings" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC039DA2F26C7CFED87F5DD12B179C0840B9058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hothersall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3657" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Fujiwara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.428577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368985" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Erik Vigran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Johansen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.117544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.415378" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cohen-T&#233;noudji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguirre-Puente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411997" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hafidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631470v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verdi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Verstraeten" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glorieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verstraeten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand B. Tayong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sebaa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goossens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934891" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Geebelen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vermeir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326046v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30441-0_61" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC9AF38AA581B53C405957324D7FB5A35E9B0484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1354982" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00871339v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05450857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Lahbib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hafidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Descheemaeker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918453" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Ryck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3605530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2959734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077652v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431570" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Boeckx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Khurana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1886885" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1847848" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1868392" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1542666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cummings" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC039DA2F26C7CFED87F5DD12B179C0840B9058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hothersall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3657" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Fujiwara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.428577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368985" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Erik Vigran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Johansen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.117544" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.415378" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cohen-T&#233;noudji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguirre-Puente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411997" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hafidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631470v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verdi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verstraeten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Verstraeten" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glorieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand B. Tayong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sebaa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goossens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934891" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Geebelen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vermeir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326046v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30441-0_61" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC9AF38AA581B53C405957324D7FB5A35E9B0484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1354982" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00871339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>