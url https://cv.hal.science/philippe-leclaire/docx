--- v1 (2026-05-04)
+++ v2 (2026-05-30)
@@ -1439,291 +1439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
+                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Baynast</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326050v1</w:t>
+                <w:t xml:space="preserve">hal-01396085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture approach to the acoustic properties of a macroscopically inhomogeneous porous aluminum in the equivalent fluid approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound absorption properties of a sunflower composite made from crushed stem particles and from chitosan bio-binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140 (4), pp.2847-2855. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4965300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396085v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t>
               </w:r>
@@ -2090,103 +2090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical, thermal and acoustical characterizations of an insulating bio-based composite made from sunflower stalks particles and chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengnan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.244-250. </w:t>
@@ -2218,131 +2218,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Elkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4648-4658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001818v1</w:t>
+                <w:t xml:space="preserve">hal-02639209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound absorption of a micro-perforated plate backed by a porous material under high sound excitation: measurement and prediction</w:t>
               </w:r>
@@ -2426,261 +2452,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of porous materials with partially opened porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic methods for measuring the porosities of porous materials incorporating dead-end pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (6), pp.4630-4641. </w:t>
+              <w:t xml:space="preserve">, 2013, 133 (4), pp.2136-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4792484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331511v1</w:t>
+                <w:t xml:space="preserve">hal-01001818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer matrix method applied to the parallel assembly of sound absorbing materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Verdière</w:t>
+                <w:t xml:space="preserve">Acoustics of porous materials with partially opened porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (6), pp.4648-4658. </w:t>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4630-4641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4824836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639209v1</w:t>
+                <w:t xml:space="preserve">hal-01331511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic properties of plates with unevenly distributed macroperforations backed by woven meshes</w:t>
               </w:r>
@@ -2790,395 +2790,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Tayong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550953v2</w:t>
+                <w:t xml:space="preserve">hal-01331522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Circumferential Waves on a Poroelastic Cylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic properties of air-saturated porous materials containing dead-end porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Descheemaeker</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (9), pp.094903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3646556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347362v1</w:t>
+                <w:t xml:space="preserve">hal-00550953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of holes interaction effect on the sound absorption coefficient of micro-perforated panels under high and medium sound levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Circumferential Waves on a Poroelastic Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Descheemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostand Tayong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (10), pp.777-784. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (5), pp.734-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331522v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of acoustic waves in a one-dimensional macroscopically inhomogeneous poroelastic material</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in micro-perforated panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (15), pp.158003. </w:t>
@@ -3549,77 +3549,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of material properties profiles in one-dimensional macroscopically inhomogeneous rigid frame porous media in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,459 +3664,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic wave depth profiling of a functionally graded material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jozefien Goossens</w:t>
+                <w:t xml:space="preserve">Acoustic wave propagation in a macroscopically inhomogeneous porous medium saturated by a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2774002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2431570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326051v1</w:t>
+                <w:t xml:space="preserve">hal-00077652v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic wave propagation and internal fields in rigid frame macroscopically inhomogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (2), pp.024910.1-024910.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2752135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic wave propagation in a macroscopically inhomogeneous porous medium saturated by a fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+                <w:t xml:space="preserve">Surface acoustic wave depth profiling of a functionally graded material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefien Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armand Wirgin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (5), pp.053508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2431570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2774002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077652v4</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of specific Green's functions for solving direct problems involving a heterogeneous rigid frame porous medium slab solicited by acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wirgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (1), pp.91-122. </w:t>
@@ -4219,64 +4219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bending modes in circular quartz resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozefien Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,64 +4379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (9), pp.094911. </w:t>
@@ -4513,64 +4513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.545-554. </w:t>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 117 (4), pp.1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Erik Vigran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,269 +5441,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic wave propagation in reticulated foams saturated by different gases: High frequency limit of the classical models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the viscous characteristic length of air-saturated porous materials from the ultrasonic dispersion curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niven Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 322 (2), pp.122-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326813v1</w:t>
+                <w:t xml:space="preserve">hal-01326811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the viscous characteristic length of air-saturated porous materials from the ultrasonic dispersion curve</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic wave propagation in reticulated foams saturated by different gases: High frequency limit of the classical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.117544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326811v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the viscous and thermal characteristic lengths of plastic foams by ultrasonic measurements in helium and air</w:t>
               </w:r>
@@ -5715,77 +5715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niven Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (4), pp.2009. </w:t>
@@ -5849,64 +5849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6572,490 +6572,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
+                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chiba, Japan. pp.5568-5574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2023_0790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035493v1</w:t>
+                <w:t xml:space="preserve">hal-04186252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
+                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03753469v1</w:t>
+                <w:t xml:space="preserve">hal-04186463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration of microperforated plate with spatial distribution of multiple-sized perforations</w:t>
+                <w:t xml:space="preserve">Added viscous damping in a finite-size microperforated plate within a nonlinear framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186252v1</w:t>
+                <w:t xml:space="preserve">hal-04035493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added viscous damping in microperforated plates within a nonlinear acoustic regime</w:t>
+                <w:t xml:space="preserve">Vibrational damping properties of finite microperforated plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Week in Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.5343-5349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186463v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of sound absorption by a flat resonator stacking metamaterial with double porosity model</w:t>
               </w:r>
@@ -8005,51 +8005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nombres d'ondes complexes par transformée de Laplace : application aux ondes guidées dans les matériaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,303 +8327,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Test and Mixture Approach to the Study of the Acoustic Properties of Rigid Frame Porous Materials with Functionally Graded Macroscopic Physical Parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentiel D’utilisation D’ondes Élastiques Guidées Pour La Caractérisation De Sandwichs Et De Multicouches Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Stockolm, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques - JST AMAC/SFA/AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040110v1</w:t>
+                <w:t xml:space="preserve">hal-03080171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel D’utilisation D’ondes Élastiques Guidées Pour La Caractérisation De Sandwichs Et De Multicouches Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact Test and Mixture Approach to the Study of the Acoustic Properties of Rigid Frame Porous Materials with Functionally Graded Macroscopic Physical Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques - JST AMAC/SFA/AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Nevers, France</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of PoroElastic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080171v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new Insulating bio-based composite made from sunflower stalk aggregates and chitosan: thermal, mechanical and acoustical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengnan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,51 +8825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9039,386 +9039,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for measuring the acoustic properties of a porous sample mounted in a rigid ring in acoustic tubes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion Techniques for the Characterization of the Mechanical Properties of Porous Materials; Some Numerical Simulation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Elkoun​</w:t>
+                <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Merano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329863v1</w:t>
+                <w:t xml:space="preserve">hal-03043851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Techniques for the Characterization of the Mechanical Properties of Porous Materials; Some Numerical Simulation Results</w:t>
+                <w:t xml:space="preserve">Advanced Dispersion Measurement Techniques for the Characterization of the Mechanical Properties of Poro-Visco-Elastic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
+                <w:t xml:space="preserve">Nicolaas Bernardus Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Verstraeten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christ Glorieux</w:t>
+                <w:t xml:space="preserve">B Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Merano, Italy</w:t>
+              <w:t xml:space="preserve">Internoise 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043851v1</w:t>
+                <w:t xml:space="preserve">hal-03040270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Dispersion Measurement Techniques for the Characterization of the Mechanical Properties of Poro-Visco-Elastic Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Verstraeten</w:t>
+                <w:t xml:space="preserve">A method for measuring the acoustic properties of a porous sample mounted in a rigid ring in acoustic tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Labelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leclaire​</w:t>
+                <w:t xml:space="preserve">Saïd Elkoun​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, Jun 2013, Montréal, Canada. pp.065008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040270v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of acoustic properties of parallel assemblies by means of transfer matrix method</w:t>
               </w:r>
@@ -9534,51 +9534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound absorption coefficient of a porous material covered with a low open area perforated plate under high sound excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9731,273 +9731,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer matrix modeling and numerical verification of locally reacting acoustic mosaics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dupont</w:t>
+                <w:t xml:space="preserve">Transparent boundary condition for acoustic propagation in duct with bulk-reacting liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering (INTER-NOISE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New York City, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559680v1</w:t>
+                <w:t xml:space="preserve">hal-00811347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent boundary condition for acoustic propagation in duct with bulk-reacting liner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boureima Ouedraogo</w:t>
+                <w:t xml:space="preserve">Transfer matrix modeling and numerical verification of locally reacting acoustic mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Elkoun​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering (INTER-NOISE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811347v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holes Interaction and Heterogeinity Distribution Effect for a Multiperforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10048,51 +10048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the measurement and prediction of the sound absorption coefficient of air-cavity backed perforated plates considering the holes interaction effect under low sound excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10225,64 +10225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10389,51 +10389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of acoustic absorption peak with particle velocity in Micro-Perforated Panels at high level of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10484,51 +10484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hole Interaction Effects under High and Medium Sound Intensities for Micro-Perforated Panels Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10566,51 +10566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Variations of Acoustic Absorption Peak with Particle Velocity in Micro-Perforated Panels at High Level of Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Tayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,90 +10670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and guided waves in porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Descheemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10791,77 +10791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sound pressure model for cellular metallic foam with semi open cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lu Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10912,51 +10912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,64 +11171,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11266,51 +11266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of porous acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,51 +11413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Sound and Vibration 2005 (ICSV 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. pp.268-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,64 +11508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Boeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11635,103 +11635,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new insulating bio-based composite made from sunflower stalk aggregates and chitosan: Thermal, mechanical and acoustical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengnan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Sacristán López-Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques - JST AMAC/SFA/AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Nevers, France. 2014</w:t>
@@ -11792,51 +11792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12521,51 +12521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05450857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Lahbib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hafidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Descheemaeker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918453" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Ryck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3605530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2959734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077652v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431570" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Boeckx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Khurana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1886885" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1847848" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1868392" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1542666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cummings" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC039DA2F26C7CFED87F5DD12B179C0840B9058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hothersall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3657" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Fujiwara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.428577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368985" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Erik Vigran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Johansen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.117544" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.415378" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cohen-T&#233;noudji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguirre-Puente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411997" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hafidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631470v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verdi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verstraeten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Verstraeten" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glorieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand B. Tayong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sebaa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goossens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934891" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Geebelen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vermeir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326046v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30441-0_61" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC9AF38AA581B53C405957324D7FB5A35E9B0484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1354982" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00871339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05450857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Lahbib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mass&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hafidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04899874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bezan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire&#8203;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528668v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122565v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04504407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109744" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634548v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Brooke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Sacrist&#225;n L&#243;pez-Mingo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.04.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4916712" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elkoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4885481" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.04.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Boumda Tayong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v2i4.1421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792484" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824836" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cobo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754520" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Tayong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.04.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550953v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lu Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Descheemaeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918453" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Ryck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3605530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3372714" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2959734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077652v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431570" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752135" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Goossens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.126" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Boeckx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Khurana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1886885" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1847848" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1868392" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1542666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cummings" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC039DA2F26C7CFED87F5DD12B179C0840B9058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hothersall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3657" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoji Fujiwara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.428577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368985" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Erik Vigran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Johansen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.117544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.415378" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cohen-T&#233;noudji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguirre-Puente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411997" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.411336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3571" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3581" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0790" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0778" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03962948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Craig Brooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0828" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lardeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Hafidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631470v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verdi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verstraeten" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Bernardus Roozen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Verstraeten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glorieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun&#8203;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799701" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811347v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand B. Tayong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Sebaa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boeckx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goossens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934891" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Geebelen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vermeir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326046v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-30441-0_61" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC9AF38AA581B53C405957324D7FB5A35E9B0484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1354982" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00871339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>