--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derepression of the epithelial transcription factor GRHL2 promotes direct hepatocyte-to-cholangiocyte transdifferentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubois-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (12), pp.e3003547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la « politisation » contemporaine des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'entreprise comme acteur politique, 3 (104), pp.198-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’entreprise comme acteur politique de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'entreprise comme acteur politique, 3 (104), pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’entreprise comme acteur politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'entreprise comme acteur politique, 3 (104), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES ON THE USE OF SUPER-ENHANCERS AS A DEFINING FEATURE OF CELL/TISSUE- IDENTITY GENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubois-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Staels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eeckhoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.715-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02506724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte-specific loss of GPS2 in mice reduces non-alcoholic steatohepatitis via activation of PPARα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Lotte Vedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.1684. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02154801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et les temps de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Globalisation et transformations des entreprises, 94 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, régulation et transformations des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Network Analysis Implicates Altered Hepatic Immune Function in NASH development and resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vonghia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A Mogilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Verrijken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molendi-Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (6), pp.604-614. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-019-0076-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02173578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et Administration : Quelles avancées récentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile acid control of metabolism and inflammation in obesity, type 2 diabetes, dyslipidemia and NAFLD Short title: Bile acids in meta-inflammatory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Chávez-Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Staels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (7), pp.1679-1694.e3. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2017.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02108766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles de compétitivité wallons et leur évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier hebdomadaire du CRISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising deliberate innovation in knowledge clusters: from accidental brokering to purposeful brokering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3/4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2013.056899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation moderne, évaluation modeste ? Le cas des pôles de compétitivité français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaser Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°29/4, pp. 573-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche politique de la RSE selon Scherer & Palazzo : un nouveau paradigme ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrés du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la faible contribution des entreprises aux Objectifs de Développement Durable : ce que nous apprend l’analyse des outils de mise en œuvre des ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD - Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment procèdent réellement les démarches de Design ? Le Double Diamant à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond users and enterprises, the innovative figure of the developer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ST INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités- L'impact des réformes nationales, vu d'en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque International du RESUP- L'enseignement supérieur et la recherche en réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Products: a study on the open partition of Web 2.0 platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Murcia, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RE-DISCUSSING THE DESIGN: HOW IS OPENNESS MANAGED? A STUDY ON THE WEB 2.0 PLATFORMS CONTINUOUS OPENNESS PHASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et la recherche en réformes : l'impact des réformes nationales, vu d'en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque international du RESUP- L'enseignement supérieur et la recherche en réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitiveness clusters and new approaches to public research: uncertainties in the development of the Triple Helix in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Regional Competitiveness Clusters and Economic Development- HEC Management School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Service Firms confronted with management challenges: can democracy be an organizational solution? A case-study in a democratic consulting firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le territoire de l’innovation publique : une exploration des démarches design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Matyjasik et Marcel Guenoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En finir avec le New Public Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Gestion Publique et du Développement Economique, 2019, Gestion Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Management Organizations as intermediary actors of co-evolution between clusters and entrepreneurial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Cluster Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-138-12453-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des réformes nationales, vu d'en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Chevaillier; Christine Musselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformes d'hier et réformes d'aujourd'hui. L'enseignement supérieur recomposé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7535-3493-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are good comparative studies of networks so rare? Practical lessons from a study on French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mérindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on de l’engagement et de la contribution des entreprises aux ODD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et Administration : Quelle histoire (XIXe-XXe siècle) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Stratégies Régionales d’Innovation de « spécialisation intelligente » en Europe (Smart Specialization Strategies) : Dynamiques territoriales endogènes et institutions exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking competitiveness clusters with public higher education and research: the French puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation à ParisTech, Effervescence et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Davidovici-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ParisTech. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation entre Pôles de compétitivité, PRES et RTRA en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des SPL dans la stimulation de l'innovation- Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Systèmes Productifs Locaux (SPL) dans la stimulation de l'innovation- Synthèse finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Lefebvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derepression of the epithelial transcription factor GRHL2 promotes direct hepatocyte-to-cholangiocyte transdifferentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gheeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubois-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (12), pp.e3003547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’entreprise comme acteur politique de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'entreprise comme acteur politique, 3 (104), pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la « politisation » contemporaine des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'entreprise comme acteur politique, 3 (104), pp.198-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’entreprise comme acteur politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'entreprise comme acteur politique, 3 (104), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES ON THE USE OF SUPER-ENHANCERS AS A DEFINING FEATURE OF CELL/TISSUE- IDENTITY GENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dubois-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Staels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eeckhoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.715-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02506724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, régulation et transformations des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et les temps de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Globalisation et transformations des entreprises, 94 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte-specific loss of GPS2 in mice reduces non-alcoholic steatohepatitis via activation of PPARα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasius Damdimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Lotte Vedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.1684. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02154801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Network Analysis Implicates Altered Hepatic Immune Function in NASH development and resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vonghia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A Mogilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Verrijken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Molendi-Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (6), pp.604-614. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-019-0076-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02173578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et Administration : Quelles avancées récentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile acid control of metabolism and inflammation in obesity, type 2 diabetes, dyslipidemia and NAFLD Short title: Bile acids in meta-inflammatory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Chávez-Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Staels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (7), pp.1679-1694.e3. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2017.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02108766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles de compétitivité wallons et leur évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier hebdomadaire du CRISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising deliberate innovation in knowledge clusters: from accidental brokering to purposeful brokering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3/4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2013.056899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation moderne, évaluation modeste ? Le cas des pôles de compétitivité français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaser Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°29/4, pp. 573-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux psychosociaux de la santé au travail : des modèles d’analyse à l’action sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche politique de la RSE selon Scherer & Palazzo : un nouveau paradigme ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrés du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la faible contribution des entreprises aux Objectifs de Développement Durable : ce que nous apprend l’analyse des outils de mise en œuvre des ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD - Réseau International de recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment procèdent réellement les démarches de Design ? Le Double Diamant à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond users and enterprises, the innovative figure of the developer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ST INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités- L'impact des réformes nationales, vu d'en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque International du RESUP- L'enseignement supérieur et la recherche en réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur et la recherche en réformes : l'impact des réformes nationales, vu d'en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque international du RESUP- L'enseignement supérieur et la recherche en réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Products: a study on the open partition of Web 2.0 platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Murcia, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RE-DISCUSSING THE DESIGN: HOW IS OPENNESS MANAGED? A STUDY ON THE WEB 2.0 PLATFORMS CONTINUOUS OPENNESS PHASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitiveness clusters and new approaches to public research: uncertainties in the development of the Triple Helix in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Regional Competitiveness Clusters and Economic Development- HEC Management School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Service Firms confronted with management challenges: can democracy be an organizational solution? A case-study in a democratic consulting firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sardas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le territoire de l’innovation publique : une exploration des démarches design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Matyjasik et Marcel Guenoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En finir avec le New Public Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Gestion Publique et du Développement Economique, 2019, Gestion Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Management Organizations as intermediary actors of co-evolution between clusters and entrepreneurial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Cluster Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-138-12453-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des réformes nationales, vu d'en bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Chevaillier; Christine Musselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformes d'hier et réformes d'aujourd'hui. L'enseignement supérieur recomposé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7535-3493-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are good comparative studies of networks so rare? Practical lessons from a study on French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Pauline Gallié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mérindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on de l’engagement et de la contribution des entreprises aux ODD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et Administration : Quelle histoire (XIXe-XXe siècle) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Stratégies Régionales d’Innovation de « spécialisation intelligente » en Europe (Smart Specialization Strategies) : Dynamiques territoriales endogènes et institutions exogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking competitiveness clusters with public higher education and research: the French puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation à ParisTech, Effervescence et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Davidovici-Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ParisTech. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation entre Pôles de compétitivité, PRES et RTRA en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fixari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Systèmes Productifs Locaux (SPL) dans la stimulation de l'innovation- Synthèse finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des SPL dans la stimulation de l'innovation- Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gheeraert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubois-Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03521627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03520753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03521621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02506724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eeckhoute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02154801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasius Damdimopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Go&#241;i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Lotte Vedin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09524-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02173578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vonghia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Mogilenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Verrijken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0076-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02108766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.01.055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Virginie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01476060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.056899" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00867266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaser Anna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03093659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00645927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fixari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01476326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04500074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Davidovici-Nora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ginsbourger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gheeraert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubois-Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03520753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03521627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03521621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02506724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eeckhoute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02154801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasius Damdimopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Go&#241;i" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Lotte Vedin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09524-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02173578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vonghia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Mogilenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Verrijken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0076-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02108766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ch&#225;vez-Talavera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tailleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.01.055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Virginie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01476060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.056899" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00867266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Pauline Galli&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaser Anna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dalmasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03941353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03093659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00645927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fixari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822197v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01476326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rindol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04500074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Davidovici-Nora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ginsbourger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>