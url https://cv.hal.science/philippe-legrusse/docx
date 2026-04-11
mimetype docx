--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -883,529 +883,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des pratiques agricoles et des revenus en zone cotonnière au Mali</w:t>
+                <w:t xml:space="preserve">Mapping for the management of diffuse pollution risks related to agricultural plant protection practices: case of the Etang de l’Or catchment area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aichata Keita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Le Bars</w:t>
+                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Penot</w:t>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0115⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (14), pp.14117-14137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973666v1</w:t>
+                <w:t xml:space="preserve">hal-02143757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping for the management of diffuse pollution risks related to agricultural plant protection practices: case of the Etang de l’Or catchment area in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification des pratiques agricoles et des revenus en zone cotonnière au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aichata Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Mandart</w:t>
+                <w:t xml:space="preserve">Eric Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fabre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mamy Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (14), pp.14117-14137. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.115-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1556-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143757v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse économique, outil d’aide à la décision dans la démarche du choix d’actions pour la protection de captages d’eau</w:t>
+                <w:t xml:space="preserve">OptiPhy, a technical-economic optimisation model for improving the management of plant protection practices in agriculture: a decision-support tool for controlling the toxicity risks related to pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Harbouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doukkali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Garrabé</w:t>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes, Terre et Eaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6951-6972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6775-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148095v1</w:t>
+                <w:t xml:space="preserve">hal-01809466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiPhy, a technical-economic optimisation model for improving the management of plant protection practices in agriculture: a decision-support tool for controlling the toxicity risks related to pesticides</w:t>
+                <w:t xml:space="preserve">L’analyse économique, outil d’aide à la décision dans la démarche du choix d’actions pour la protection de captages d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mghirbi</w:t>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Grusse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
+                <w:t xml:space="preserve">R. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes, Terre et Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.5-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809466v1</w:t>
+                <w:t xml:space="preserve">hal-02148095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure the agroecological performance of farming in order to assist with the transition process</w:t>
               </w:r>
@@ -1694,51 +1694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (7), pp.4950-4963. </w:t>
@@ -2014,51 +2014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation adapté à la gestion des ressources en eau du territoire dans le cadre d’une démarche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ben Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hassainya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIHEAM, 32, 327 p., 2001, Options Méditerranéennes. Série B : Etudes et Recherches, 2-85352-223-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3147,51 +3147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and water security in the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allan, T. and Bromwich, B. and Keulertz, M. and Colman, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of food, water and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.1-16, 2018, </w:t>
@@ -3229,51 +3229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penot, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations agricoles, stratégies paysannes et politiques publiques : les apports du modèle Olympe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.77-95, 2011, Update Sciences et Technologies</w:t>
@@ -3505,165 +3505,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôles SimPhy : simulation des phytosanitaires</w:t>
+                <w:t xml:space="preserve">Guide de montage et d’évaluation des projets de développement intégré territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.156-160</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143751v1</w:t>
+                <w:t xml:space="preserve">hal-02140800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3672,284 +3629,327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final d'activités Maroc : de juillet 2015 à juin 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeu de rôles SimPhy : simulation des phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.14</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02143768v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de montage et d’évaluation des projets de développement intégré territoriaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final d'activités Maroc : de juillet 2015 à juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.57</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140800v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des revenus et modélisation économique et climatique des systèmes agroforestiers, à base de girofliers, dans le district de Mananara (Madagascar)</w:t>
               </w:r>
@@ -4034,51 +4034,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : synthèse</w:t>
+                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
@@ -4110,97 +4110,97 @@
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.31</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164465v1</w:t>
+                <w:t xml:space="preserve">hal-02164464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : rapport final</w:t>
+                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
@@ -4232,116 +4232,116 @@
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.68</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164464v1</w:t>
+                <w:t xml:space="preserve">hal-02164465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure maîtrise des charges de mécanisation des exploitations agricoles : applications en Lomagne, Tarn et Garonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4490,375 +4490,388 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logiciel EtoPhy sur la plateforme web &amp;quot;DEPHYTO&amp;quot; pour évaluer la toxicité des produits phytosanitaires sur la santé et l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOCAL COMMUNITIES’ WILLINGNESS TO ACCEPT TRADE-OFFS BETWEEN CONSERVATION AND DEVELOPMENT IN DIVJAKË-KARAVASTA NATIONAL PARK, ALBANIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenepe Dafku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Caubel</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmir Guri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxhela Sela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de l’Association Marocaine de Protection des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMPP, Apr 2025, Rabat, Maroc. pp.35-54</w:t>
+              <w:t xml:space="preserve">5th International Conference on Agriculture and Life Sciences (ICOALS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural University of Tirana, Albania, Nov 2025, Tirana, Albania. pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121968v1</w:t>
+                <w:t xml:space="preserve">hal-05574846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining factors influencing local communities' perceptions of ecosystem services in Divjakë-Karavasta national park, Albania,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le logiciel EtoPhy sur la plateforme web &amp;quot;DEPHYTO&amp;quot; pour évaluer la toxicité des produits phytosanitaires sur la santé et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII PhD Students Meeting in Environment and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Évora, Dec 2023, EVORA, Portugal</w:t>
+              <w:t xml:space="preserve">13. Congrès de l’Association Marocaine de Protection des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMPP, Apr 2025, Rabat, Maroc. pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020340v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk spatialization of agricultural phytosanitary practices: case study in south-west France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bord</w:t>
+                <w:t xml:space="preserve">Determining factors influencing local communities' perceptions of ecosystem services in Divjakë-Karavasta national park, Albania,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenepe Dafku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Scientific Agriculture Symposium "AGROSYM 2021"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.817 - 824</w:t>
+              <w:t xml:space="preserve">VIII PhD Students Meeting in Environment and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Évora, Dec 2023, EVORA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759845v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy: Web platform for managing the impacts of plant protection products used in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4917,721 +4930,704 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Scientific Agricultural Symposium “Agrosym 2021”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.825 - 834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClimaVista - EToPhy web : un outil pour gérer l'impact des pratiques phytosanitaires agricoles sur la santé de l'applicateur et l'environnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk spatialization of agricultural phytosanitary practices: case study in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Grimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.96-97</w:t>
+              <w:t xml:space="preserve">XII International Scientific Agriculture Symposium "AGROSYM 2021"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.817 - 824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046058v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatiale de la vulnérabilité des ressources naturelles et gestion des risques de pollution diffuse liés aux pratiques phytosanitaires agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ClimaVista - EToPhy web : un outil pour gérer l'impact des pratiques phytosanitaires agricoles sur la santé de l'applicateur et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nembrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grimene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Mghirbi</w:t>
+                <w:t xml:space="preserve">L. Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Louvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ramarohetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.103-105</w:t>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046570v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Smart Agriculture au service de la gestion des risques phytosanitaires agricoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation spatiale de la vulnérabilité des ressources naturelles et gestion des risques de pollution diffuse liés aux pratiques phytosanitaires agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Limoges, France. pp.60-61</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143752v1</w:t>
+                <w:t xml:space="preserve">hal-03046570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture de précision et gestion des risques environnementaux et de santé des pratiques phytosanitaires</w:t>
+                <w:t xml:space="preserve">La Smart Agriculture au service de la gestion des risques phytosanitaires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides : Enjeux Environnementaux et Sanitaires associés aux Pesticides : de leur Usage à leur Dispersion dans l’Environnement en Lien avec leur Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.73-74</w:t>
+              <w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Limoges, France. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155188v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t>
+                <w:t xml:space="preserve">Agriculture de précision et gestion des risques environnementaux et de santé des pratiques phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Chtaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t>
+              <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides : Enjeux Environnementaux et Sanitaires associés aux Pesticides : de leur Usage à leur Dispersion dans l’Environnement en Lien avec leur Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158342v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des risques de toxicité liés aux pesticides : un modèle technico-économique d’optimisation pour la gestion des usages phytosanitaires en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,3327 +5642,3327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. pp.106-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer la performance agroécologique d’une exploitation agricole pour l’accompagner dans son processus de transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Trabelsi</w:t>
+                <w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.54-55</w:t>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158379v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Ellefi</w:t>
+                <w:t xml:space="preserve">Comment mesurer la performance agroécologique d’une exploitation agricole pour l’accompagner dans son processus de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164468v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164469v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de simulation pour évaluer l'impact de la réduction de l'utilisation des pesticides sur un bassin versant côtier au Sud-Est de la France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163645v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des pesticides : une réflexion sur l'évaluation de l'efficacité des processus de transition agroécologique dans les systèmes de production agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Trabelsi</w:t>
+                <w:t xml:space="preserve">Modèle de simulation pour évaluer l'impact de la réduction de l'utilisation des pesticides sur un bassin versant côtier au Sud-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.234-243</w:t>
+              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164486v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des pesticides et intelligence territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction des pesticides : une réflexion sur l'évaluation de l'efficacité des processus de transition agroécologique dans les systèmes de production agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : Protection des Cultures et Santé Environnementale : Héritages et Conceptions Nouvelles, 2014/05/26-29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.216-226</w:t>
+              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164463v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie du projet TRam : gestion de la toxicité en zone Ramsar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion intégrée des pesticides et intelligence territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Chtaina</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : Protection des Cultures et Santé Environnementale : Héritages et Conceptions Nouvelles, 2014/05/26-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.216-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168244v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Principles of estimating the multiple efficiency: a tool for decision support in the process of choosing actions for the protection of water catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Chania Grèce Chania, Greece. pp.55</w:t>
+              <w:t xml:space="preserve">The Groundwater Foundation’s 2013 National Conference "Tools for Groundwater Sustainability: Working Together to Meet the Challenges", 2013/10/15-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Howey-in-the-Hills, United States. pp.103-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168231v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’iniquité spatiale de la pollution phytosanitaire diffuse sur la « santé environnementale des agriculteurs »: couplage d’indicateurs de pression et de toxicité avec un SIG : une application sur le bassin versant de la Merja Zerga au Maroc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">Corrélation et antinomie entre risque environnemental et risque santé humaine dans les pratiques phytosanitaires : des indicateurs d’évaluation pour gérer les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t>
+              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides : Protection des Cultures, Environnement, Santé et Bio-Diversité : Constats et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165073v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis, a decision-support tool when choosing how best to protect water abstraction points</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Garrabé</w:t>
+                <w:t xml:space="preserve">Des indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement comme outils d'aide à la décision pour la gestion des phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doukkali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.112</w:t>
+              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165109v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et gestion des risques : cas d'exploitations agricoles dans le bassin versant de l'étang de l'Or</w:t>
+                <w:t xml:space="preserve">Economic analysis, a decision-support tool when choosing how best to protect water abstraction points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mghirbi</w:t>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Grusse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
+                <w:t xml:space="preserve">R. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168248v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRam : gestion de la toxicité en zone Ramsar. Du modèle régional aux simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">Méthodologie du projet TRam : gestion de la toxicité en zone Ramsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chtaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.1-26</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168238v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement et leurs applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l’iniquité spatiale de la pollution phytosanitaire diffuse sur la « santé environnementale des agriculteurs »: couplage d’indicateurs de pression et de toxicité avec un SIG : une application sur le bassin versant de la Merja Zerga au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Mghirbi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168246v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation et antinomie entre risque environnemental et risque santé humaine dans les pratiques phytosanitaires : des indicateurs d’évaluation pour gérer les risques</w:t>
+                <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mghirbi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Fabre</w:t>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides : Protection des Cultures, Environnement, Santé et Bio-Diversité : Constats et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. pp.8</w:t>
+              <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chania Grèce Chania, Greece. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168247v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of estimating the multiple efficiency: a tool for decision support in the process of choosing actions for the protection of water catchments</w:t>
+                <w:t xml:space="preserve">Résilience et gestion des risques : cas d'exploitations agricoles dans le bassin versant de l'étang de l'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Harbouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Garrabé</w:t>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doukkali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Groundwater Foundation’s 2013 National Conference "Tools for Groundwater Sustainability: Working Together to Meet the Challenges", 2013/10/15-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Howey-in-the-Hills, United States. pp.103-131</w:t>
+              <w:t xml:space="preserve">4. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168228v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement comme outils d'aide à la décision pour la gestion des phytosanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRam : gestion de la toxicité en zone Ramsar. Du modèle régional aux simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168245v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et diagnostic de la pollution phytosanitaire diffuse d’origine agricoles : construction d’un indicateur de risque de toxicité environnementale (IRTE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement et leurs applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175208v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Indicateur de Risque de Toxicité Humaine (IRTH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Indicateurs et diagnostic de la pollution phytosanitaire diffuse d’origine agricoles : construction d’un indicateur de risque de toxicité environnementale (IRTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Phyto - Santé, Tous concernés !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Poitiers-Venours France er, France. pp.4</w:t>
+              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178733v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de simulation pour une gestion concertée de la pollution phytosanitaire au niveau d'un bassin versant agricole : cas de la Merja Zerga au Maroc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">L’Indicateur de Risque de Toxicité Humaine (IRTH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.7</w:t>
+              <w:t xml:space="preserve">Colloque Phyto - Santé, Tous concernés !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Poitiers-Venours France er, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178732v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et démarche de gestion collective des risques phytosanitaires au niveau d’un bassin versant agricole en amont d’une zone humide Ramsar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu de simulation pour une gestion concertée de la pollution phytosanitaire au niveau d'un bassin versant agricole : cas de la Merja Zerga au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Grusse</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mouileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Congrès du Groupe Français des Pesticides : Les Pesticides : de la Recherche à la Gestion des Bassins Versants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.4</w:t>
+              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179104v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tram : gestion de la toxicité en zone Ramsar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Indicateurs et démarche de gestion collective des risques phytosanitaires au niveau d’un bassin versant agricole en amont d’une zone humide Ramsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution : Evaluation et Réduction des Risques liés à l'Utilisation des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.49</w:t>
+              <w:t xml:space="preserve">41. Congrès du Groupe Français des Pesticides : Les Pesticides : de la Recherche à la Gestion des Bassins Versants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179767v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indicateur de risque de toxicité des pesticides en &amp;quot;Santé Humaine&amp;quot; comme paramètre dans un outil d'aide à la décision en production agricole : application à un territoire du Sud Ouest de la France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Tram : gestion de la toxicité en zone Ramsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Congrès du Groupe Français des Pesticides : Pesticides et Environnements Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banyuls-sur-Mer, France. pp.2</w:t>
+              <w:t xml:space="preserve">Colloque de restitution : Evaluation et Réduction des Risques liés à l'Utilisation des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183270v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy : un logiciel pour l'évaluation de la toxicité phytosanitaire, outil d'aide à la décision en production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Qualiméditerranée 2010 : Les TIC pour une Agriculture Compétitive et Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and linkage of physical, sociological, social sciences to policy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Un indicateur de risque de toxicité des pesticides en &amp;quot;Santé Humaine&amp;quot; comme paramètre dans un outil d'aide à la décision en production agricole : application à un territoire du Sud Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Attonaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing Partnership for Sustainable Water Management and Agriculture in the Context of Climate and Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Purdue (Etats-Unis), Unknown Region. pp.81-88</w:t>
+              <w:t xml:space="preserve">40. Congrès du Groupe Français des Pesticides : Pesticides et Environnements Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banyuls-sur-Mer, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180743v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situtations d'accès à la ressource en eau : application dans le périmètre irrigué du Gharb (Maroc)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Integration and linkage of physical, sociological, social sciences to policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lowenberg-Deboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Belabes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
+                <w:t xml:space="preserve">T. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.16</w:t>
+              <w:t xml:space="preserve">Developing Partnership for Sustainable Water Management and Agriculture in the Context of Climate and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Purdue (Etats-Unis), Unknown Region. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192757v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes et perspectives de développement pour l'agriculture méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La gestion de l'eau pour une agriculture durable en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International AGDUMED 2009 (Agriculture Durable en Région Méditerranéenne) : Gestion Intégrée des Ressources en Eau et en Sol et Durabilité des Systèmes de Cultures en Zone Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rabat, Maroc. pp.11</w:t>
+              <w:t xml:space="preserve">3. Rencontres Euro-Méditerranéennes de l'Enseignement et de la Formation Agricoles pour un Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Avignon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192766v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situations d'accès à la ressource en eau. Application dans le périmètre irrigué du Gharb, Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Harbouze</w:t>
+                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaïri Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 16 p</w:t>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00386108v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00373729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated perimeter (Morocco) affected by access to water resources [Poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Belabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Inter Regional Conference ENVIRO WATER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué: cas du secteur S7 au Gharb, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8974,1987 +8970,2112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00366482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué : cas du secteur S7 au Gharb, Maroc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
+                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situations d'accès à la ressource en eau. Application dans le périmètre irrigué du Gharb, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.9</w:t>
+              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267654v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00386108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l'eau pour une agriculture durable en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situtations d'accès à la ressource en eau : application dans le périmètre irrigué du Gharb (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres Euro-Méditerranéennes de l'Enseignement et de la Formation Agricoles pour un Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Avignon, France. pp.6</w:t>
+              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192767v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes et perspectives de développement pour l'agriculture méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. 9 p</w:t>
+              <w:t xml:space="preserve">Symposium International AGDUMED 2009 (Agriculture Durable en Région Méditerranéenne) : Gestion Intégrée des Ressources en Eau et en Sol et Durabilité des Systèmes de Cultures en Zone Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Maroc. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00373729v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hanafi</w:t>
+                <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué : cas du secteur S7 au Gharb, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Abdelaziz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ruelle</w:t>
+                <w:t xml:space="preserve">J.-C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème atelier régional SIRMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. pp.9</w:t>
+              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598430v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction participative d'un modèle régional pour l'évaluation de la demande en eau agricole : un exemple dans le bassin de la Drôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rio</w:t>
+                <w:t xml:space="preserve">J. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ghent, Belgium. 12 p</w:t>
+              <w:t xml:space="preserve">13. Water World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818549v1</w:t>
+                <w:t xml:space="preserve">hal-02482780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction participative d'un modèle régional pour l'évaluation de la demande en eau agricole : un exemple dans le bassin de la Drôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Water World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">4ème atelier régional SIRMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482780v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction participative d’un modèle régional pour l’évaluation de la demande en eau agricole: un exemple dans le bassin de la Drôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Granier</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWRA World water congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">12. EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ghent, Belgium. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863135v1</w:t>
+                <w:t xml:space="preserve">hal-02818549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Rio</w:t>
+                <w:t xml:space="preserve">Construction participative d’un modèle régional pour l’évaluation de la demande en eau agricole: un exemple dans le bassin de la Drôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EAAE Congress (European Association of Agricultural Economists) : People, Food and Environments : Global Trends and European Strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Gent, Belgium. pp.12</w:t>
+              <w:t xml:space="preserve">13th IWRA World water congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440991v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des exploitations agricoles : un point de départ pour comprendre les performances des systèmes irrigués</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ajmi</w:t>
+                <w:t xml:space="preserve">M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième atelier régional du projet Sirma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nabeul, Tunisie. 10 p</w:t>
+              <w:t xml:space="preserve">12. EAAE Congress (European Association of Agricultural Economists) : People, Food and Environments : Global Trends and European Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Gent, Belgium. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00260719v1</w:t>
+                <w:t xml:space="preserve">hal-02440991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demandes en eau des exploitations agricoles du périmètre irrigué de la Mitidja ouest (Algérie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chabaca</w:t>
+                <w:t xml:space="preserve">Typologie des exploitations agricoles : un point de départ pour comprendre les performances des systèmes irrigués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Djebbara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma, Marrakech (MAR), 29-31 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.14</w:t>
+              <w:t xml:space="preserve">Troisième atelier régional du projet Sirma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nabeul, Tunisie. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590528v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00260719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandes en eau des exploitations agricoles du périmètre irrigué de la Mitidja ouest (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djebbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en Systèmes Irrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marrakech, Maroc. p. 1 - p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'exploration des dynamiques entre ressources et usages de l'eau pour une gestion intégrée des nappes souterraines. Application à la nappe de Kairouan en Tunisie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demandes en eau des exploitations agricoles du périmètre irrigué de la Mitidja ouest (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djebbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attalah Kadi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Hartani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma, Marrakech (MAR), 29-31 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00177615v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'équipement en stations de pompage des petites exploitations agricoles du Tadla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NECC : un jeu de simulation pour l'aide à la décision collective. Application à une région méditerranéenne “virtuelle”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
+                <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hammani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bouarfa</w:t>
+                <w:t xml:space="preserve">R. Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 17 p</w:t>
+              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00188856v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00189712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure valorisation globale de l'eau d'irrigation Une alternative de réallocation de la ressource sur des bases économiques :cas du bassin du Merguellil en Tunisie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaâd Albouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00177653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NECC : un jeu de simulation pour l'aide à la décision collective. Application à une région méditerranéenne “virtuelle”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies d'équipement en stations de pompage des petites exploitations agricoles du Tadla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allaya</w:t>
+                <w:t xml:space="preserve">S. Zemzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Attonaty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Mahjoubi</w:t>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 13 p</w:t>
+              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00189712v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00188856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'un outil de gestion intégrée sur le bassin du Merguellil, Tunisie Articulation et cohérence de modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles d'exploration des dynamiques entre ressources et usages de l'eau pour une gestion intégrée des nappes souterraines. Application à la nappe de Kairouan en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attalah Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pouget</w:t>
+                <w:t xml:space="preserve">Sarah Feuillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Montpellier, France. 8 p</w:t>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00177923v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00177615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-construction d'un outil de gestion intégrée sur le bassin du Merguellil, Tunisie Articulation et cohérence de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00177923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helping farmers in strategic decision making. Training of executives from different Mediterranean countries : an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Séminaire : Farmers decision making : a descriptive approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10964,51 +11085,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of sanitary and environmental impact of agricultural phytosanitary practices: case of farms in the southwest of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11050,560 +11171,560 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes (FR), France. , pp.457 - 459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimaVista : une plateforme web pour une meilleure gestion intégrée des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gabriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramarohetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramarohetra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Nembrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Limoges, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du GFP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71, 2018, Métrologie des pesticides et évaluation des risques pour l'homme et pour les milieux naturels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiPhy : un outil d’optimisation des pratiques phytosanitaires basé sur les indicateurs de risque d’EToPhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides : Enjeux Environnementaux et Sanitaires associés aux Pesticides : de leur Usage à leur Dispersion dans l’Environnement en Lien avec leur Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès du Groupe Français des Pesticides 2016 : recueils des résumés, pp.134, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy : logiciel de calcul d'indicateurs de risques sur la santé et l'environnement résultant de l'utilisation des produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. Congrès du Groupe Français des Pesticides 2015 : recueils des résumés, pp.40, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiProtec’Eau : Outil d’aide à la décision pour la définition optimisée des périmètres de protection des captages d’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93ème Colloque ASTEE - Innover dans les services publics locaux de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11613,161 +11734,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques liés aux pesticides pour les écosystèmes aquatiques : recommandations issues du programme de recherche « Pesticides »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Alencastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11835,51 +11956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C147AD82"/>
+    <w:nsid w:val="39121222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12066,51 +12187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-legrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5793-8081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=12&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagam.xyz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sidibe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04387-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doukkali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5680-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2244-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albouchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.064180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lecouteux-Glomot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rucheton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrusse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Za&#239;ri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mailhol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Za&#239;ri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB21F31B5DEEEDC391F655A1077BD472BB3AEAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2008.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N3GJDBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Eau (paris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Cereg Ing&#233;nierie (montpellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Environnement (paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Ciheam-Iamm (montpellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Universit&#233; Montpellier 2 (montpellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassainya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06635-6_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basterrechea Acha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Rouvroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05121968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165109v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouileh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabbes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00366482v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poussin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Hanafi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;ri Abdelaziz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00260719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ajmi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590528v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabaca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebbara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merabet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Kadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feuillette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemzam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Albouchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahjoubi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775406v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-legrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5793-8081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=12&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagam.xyz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sidibe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04387-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doukkali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5680-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2244-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albouchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.064180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lecouteux-Glomot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rucheton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrusse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Za&#239;ri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mailhol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Za&#239;ri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB21F31B5DEEEDC391F655A1077BD472BB3AEAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2008.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N3GJDBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Eau (paris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Cereg Ing&#233;nierie (montpellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Environnement (paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Ciheam-Iamm (montpellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Universit&#233; Montpellier 2 (montpellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassainya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06635-6_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basterrechea Acha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Rouvroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05121968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178733v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouileh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Hanafi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;ri Abdelaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabbes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00366482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poussin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelaziz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818549v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00260719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ajmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabaca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebbara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merabet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahjoubi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Albouchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemzam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Kadi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feuillette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177923v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pouget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>