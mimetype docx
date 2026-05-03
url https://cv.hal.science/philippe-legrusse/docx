--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -507,286 +507,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à l’utilisation de pesticides en culture cotonnière au Mali</w:t>
+                <w:t xml:space="preserve">Des indicateurs génériques et synthétiques pour la gestion des risques liés aux pratiques phytosanitaires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Le Bars</w:t>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Sidibe</w:t>
+                <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.28 - 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523302v1</w:t>
+                <w:t xml:space="preserve">hal-04760288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs génériques et synthétiques pour la gestion des risques liés aux pratiques phytosanitaires agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des risques liés à l’utilisation de pesticides en culture cotonnière au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Caubel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
+                <w:t xml:space="preserve">Fatoumata Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760288v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESSIMAGE: a tool for the assessment of the agroecological performance of agricultural production systems</w:t>
               </w:r>
@@ -883,529 +883,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping for the management of diffuse pollution risks related to agricultural plant protection practices: case of the Etang de l’Or catchment area in France</w:t>
+                <w:t xml:space="preserve">Diversification des pratiques agricoles et des revenus en zone cotonnière au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Mandart</w:t>
+                <w:t xml:space="preserve">Aichata Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fabre</w:t>
+                <w:t xml:space="preserve">Eric Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1556-7⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.115-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143757v1</w:t>
+                <w:t xml:space="preserve">hal-01973666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des pratiques agricoles et des revenus en zone cotonnière au Mali</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping for the management of diffuse pollution risks related to agricultural plant protection practices: case of the Etang de l’Or catchment area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Penot</w:t>
+                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.115-137. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (14), pp.14117-14137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973666v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiPhy, a technical-economic optimisation model for improving the management of plant protection practices in agriculture: a decision-support tool for controlling the toxicity risks related to pesticides</w:t>
+                <w:t xml:space="preserve">L’analyse économique, outil d’aide à la décision dans la démarche du choix d’actions pour la protection de captages d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mghirbi</w:t>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Grusse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
+                <w:t xml:space="preserve">R. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes, Terre et Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.5-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809466v1</w:t>
+                <w:t xml:space="preserve">hal-02148095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse économique, outil d’aide à la décision dans la démarche du choix d’actions pour la protection de captages d’eau</w:t>
+                <w:t xml:space="preserve">OptiPhy, a technical-economic optimisation model for improving the management of plant protection practices in agriculture: a decision-support tool for controlling the toxicity risks related to pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Harbouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doukkali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Garrabé</w:t>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes, Terre et Eaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6951-6972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6775-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148095v1</w:t>
+                <w:t xml:space="preserve">hal-01809466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure the agroecological performance of farming in order to assist with the transition process</w:t>
               </w:r>
@@ -1636,429 +1636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimPhy: a simulation game to lessen the impact of phytosanitaries on health and the environment - the case of Merja Zerga in Morocco</w:t>
+                <w:t xml:space="preserve">AquaFej: a simulation game for planning water management: an experiment in central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ayadi</w:t>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bars</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Albouchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (7), pp.4950-4963. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.242-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2244-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2014.064180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163622v1</w:t>
+                <w:t xml:space="preserve">hal-02164462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AquaFej: a simulation game for planning water management: an experiment in central Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bars</w:t>
+                <w:t xml:space="preserve">Maladie de Parkinson et produits phytosanitaires : apport de la consultation de pathologies professionnelles et environnementales de Poitiers dans la caractérisation des matières actives d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lecouteux-Glomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chubilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2014.064180⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (3S), pp.S25-S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164462v1</w:t>
+                <w:t xml:space="preserve">hal-02164466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Parkinson et produits phytosanitaires : apport de la consultation de pathologies professionnelles et environnementales de Poitiers dans la caractérisation des matières actives d’intérêt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SimPhy: a simulation game to lessen the impact of phytosanitaries on health and the environment - the case of Merja Zerga in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leonard</w:t>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 75 (3S), pp.S25-S26. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4950-4963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.03.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2244-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164466v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation adapté à la gestion des ressources en eau du territoire dans le cadre d’une démarche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruelle</w:t>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.60-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2148,77 +2148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de simulation pour préparer une gouvernance de l’eau : une expérience en Tunisie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,51 +2666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a decision support system and a simulation game to help collective decision-making in water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ben Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hassainya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIHEAM, 32, 327 p., 2001, Options Méditerranéennes. Série B : Etudes et Recherches, 2-85352-223-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3147,51 +3147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and water security in the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allan, T. and Bromwich, B. and Keulertz, M. and Colman, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of food, water and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.1-16, 2018, </w:t>
@@ -3229,51 +3229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,51 +3287,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruelle</w:t>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zopounidis C. (ed.), Kalogeras N. (ed.), Mattas K. (ed.), Van Dijk G. (ed.), Baourakis G. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural cooperative management and policy: new robust, reliable and coherent modelling tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.401-422, 2014, Cooperative Management, 978-3-319-06634-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penot, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations agricoles, stratégies paysannes et politiques publiques : les apports du modèle Olympe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.77-95, 2011, Update Sciences et Technologies</w:t>
@@ -3505,451 +3505,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de montage et d’évaluation des projets de développement intégré territoriaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EToPhy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.57</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140800v1</w:t>
+                <w:t xml:space="preserve">hal-02143756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EToPhy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu de rôles SimPhy : simulation des phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.82-86</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143756v1</w:t>
+                <w:t xml:space="preserve">hal-02143751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôles SimPhy : simulation des phytosanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final d'activités Maroc : de juillet 2015 à juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chtaina</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02143751v1</w:t>
+                <w:t xml:space="preserve">hal-02143768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final d'activités Maroc : de juillet 2015 à juin 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guide de montage et d’évaluation des projets de développement intégré territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Khechimi</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02143768v1</w:t>
+                <w:t xml:space="preserve">hal-02140800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des revenus et modélisation économique et climatique des systèmes agroforestiers, à base de girofliers, dans le district de Mananara (Madagascar)</w:t>
               </w:r>
@@ -4034,314 +4034,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : rapport final</w:t>
+                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.68</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164464v1</w:t>
+                <w:t xml:space="preserve">hal-02164465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : synthèse</w:t>
+                <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.31</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164465v1</w:t>
+                <w:t xml:space="preserve">hal-02164464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure maîtrise des charges de mécanisation des exploitations agricoles : applications en Lomagne, Tarn et Garonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de l’Association Marocaine de Protection des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMPP, Apr 2025, Rabat, Maroc. pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4835,260 +4835,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EToPhy: Web platform for managing the impacts of plant protection products used in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk spatialization of agricultural phytosanitary practices: case study in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Grimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Scientific Agricultural Symposium “Agrosym 2021”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.825 - 834</w:t>
+              <w:t xml:space="preserve">XII International Scientific Agriculture Symposium "AGROSYM 2021"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.817 - 824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759905v1</w:t>
+                <w:t xml:space="preserve">hal-04759845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk spatialization of agricultural phytosanitary practices: case study in south-west France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EToPhy: Web platform for managing the impacts of plant protection products used in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Scientific Agriculture Symposium "AGROSYM 2021"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.817 - 824</w:t>
+              <w:t xml:space="preserve">XII International Scientific Agricultural Symposium “Agrosym 2021”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.825 - 834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759845v1</w:t>
+                <w:t xml:space="preserve">hal-04759905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimaVista - EToPhy web : un outil pour gérer l'impact des pratiques phytosanitaires agricoles sur la santé de l'applicateur et l'environnement</w:t>
               </w:r>
@@ -5212,77 +5212,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatiale de la vulnérabilité des ressources naturelles et gestion des risques de pollution diffuse liés aux pratiques phytosanitaires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5320,90 +5320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Smart Agriculture au service de la gestion des risques phytosanitaires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Limoges, France. pp.60-61</w:t>
@@ -5445,51 +5445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de précision et gestion des risques environnementaux et de santé des pratiques phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,273 +5551,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des risques de toxicité liés aux pesticides : un modèle technico-économique d’optimisation pour la gestion des usages phytosanitaires en agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.106-107</w:t>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158347v1</w:t>
+                <w:t xml:space="preserve">hal-02158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle des risques de toxicité liés aux pesticides : un modèle technico-économique d’optimisation pour la gestion des usages phytosanitaires en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.106-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158342v1</w:t>
+                <w:t xml:space="preserve">hal-02158347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la performance agroécologique d’une exploitation agricole pour l’accompagner dans son processus de transition</w:t>
               </w:r>
@@ -5905,355 +5905,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164468v1</w:t>
+                <w:t xml:space="preserve">hal-02164469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164469v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de simulation pour évaluer l'impact de la réduction de l'utilisation des pesticides sur un bassin versant côtier au Sud-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6412,77 +6412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : Protection des Cultures et Santé Environnementale : Héritages et Conceptions Nouvelles, 2014/05/26-29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.216-226</w:t>
@@ -6505,424 +6505,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of estimating the multiple efficiency: a tool for decision support in the process of choosing actions for the protection of water catchments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Doukkali</w:t>
+                <w:t xml:space="preserve">Evaluation de l’iniquité spatiale de la pollution phytosanitaire diffuse sur la « santé environnementale des agriculteurs »: couplage d’indicateurs de pression et de toxicité avec un SIG : une application sur le bassin versant de la Merja Zerga au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Groundwater Foundation’s 2013 National Conference "Tools for Groundwater Sustainability: Working Together to Meet the Challenges", 2013/10/15-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Howey-in-the-Hills, United States. pp.103-131</w:t>
+              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168228v1</w:t>
+                <w:t xml:space="preserve">hal-02165073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation et antinomie entre risque environnemental et risque santé humaine dans les pratiques phytosanitaires : des indicateurs d’évaluation pour gérer les risques</w:t>
+                <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mghirbi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Fabre</w:t>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides : Protection des Cultures, Environnement, Santé et Bio-Diversité : Constats et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. pp.8</w:t>
+              <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chania Grèce Chania, Greece. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168247v1</w:t>
+                <w:t xml:space="preserve">hal-02168231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement comme outils d'aide à la décision pour la gestion des phytosanitaires</w:t>
+                <w:t xml:space="preserve">Méthodologie du projet TRam : gestion de la toxicité en zone Ramsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168245v1</w:t>
+                <w:t xml:space="preserve">hal-02168244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic analysis, a decision-support tool when choosing how best to protect water abstraction points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6954,816 +6988,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie du projet TRam : gestion de la toxicité en zone Ramsar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience et gestion des risques : cas d'exploitations agricoles dans le bassin versant de l'étang de l'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">4. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168244v1</w:t>
+                <w:t xml:space="preserve">hal-02168248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’iniquité spatiale de la pollution phytosanitaire diffuse sur la « santé environnementale des agriculteurs »: couplage d’indicateurs de pression et de toxicité avec un SIG : une application sur le bassin versant de la Merja Zerga au Maroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRam : gestion de la toxicité en zone Ramsar. Du modèle régional aux simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t>
+              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165073v1</w:t>
+                <w:t xml:space="preserve">hal-02168238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement et leurs applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Harbouze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Ruelle</w:t>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Chania Grèce Chania, Greece. pp.55</w:t>
+              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168231v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et gestion des risques : cas d'exploitations agricoles dans le bassin versant de l'étang de l'Or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Corrélation et antinomie entre risque environnemental et risque santé humaine dans les pratiques phytosanitaires : des indicateurs d’évaluation pour gérer les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides : Protection des Cultures, Environnement, Santé et Bio-Diversité : Constats et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168248v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRam : gestion de la toxicité en zone Ramsar. Du modèle régional aux simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles of estimating the multiple efficiency: a tool for decision support in the process of choosing actions for the protection of water catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.1-26</w:t>
+              <w:t xml:space="preserve">The Groundwater Foundation’s 2013 National Conference "Tools for Groundwater Sustainability: Working Together to Meet the Challenges", 2013/10/15-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Howey-in-the-Hills, United States. pp.103-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168238v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement et leurs applications</w:t>
+                <w:t xml:space="preserve">Des indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement comme outils d'aide à la décision pour la gestion des phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168246v1</w:t>
+                <w:t xml:space="preserve">hal-02168245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et diagnostic de la pollution phytosanitaire diffuse d’origine agricoles : construction d’un indicateur de risque de toxicité environnementale (IRTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7818,90 +7818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Indicateur de Risque de Toxicité Humaine (IRTH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Phyto - Santé, Tous concernés !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Poitiers-Venours France er, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7926,103 +7926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de simulation pour une gestion concertée de la pollution phytosanitaire au niveau d'un bassin versant agricole : cas de la Merja Zerga au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mouileh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.7</w:t>
@@ -8051,90 +8051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et démarche de gestion collective des risques phytosanitaires au niveau d’un bassin versant agricole en amont d’une zone humide Ramsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8176,51 +8176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram : gestion de la toxicité en zone Ramsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution : Evaluation et Réduction des Risques liés à l'Utilisation des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8239,256 +8239,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EToPhy : un logiciel pour l'évaluation de la toxicité phytosanitaire, outil d'aide à la décision en production agricole</w:t>
+                <w:t xml:space="preserve">Un indicateur de risque de toxicité des pesticides en &amp;quot;Santé Humaine&amp;quot; comme paramètre dans un outil d'aide à la décision en production agricole : application à un territoire du Sud Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres Qualiméditerranée 2010 : Les TIC pour une Agriculture Compétitive et Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">40. Congrès du Groupe Français des Pesticides : Pesticides et Environnements Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banyuls-sur-Mer, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183271v1</w:t>
+                <w:t xml:space="preserve">hal-02183270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indicateur de risque de toxicité des pesticides en &amp;quot;Santé Humaine&amp;quot; comme paramètre dans un outil d'aide à la décision en production agricole : application à un territoire du Sud Ouest de la France</w:t>
+                <w:t xml:space="preserve">EToPhy : un logiciel pour l'évaluation de la toxicité phytosanitaire, outil d'aide à la décision en production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Congrès du Groupe Français des Pesticides : Pesticides et Environnements Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banyuls-sur-Mer, France. pp.2</w:t>
+              <w:t xml:space="preserve">Les Rencontres Qualiméditerranée 2010 : Les TIC pour une Agriculture Compétitive et Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183270v1</w:t>
+                <w:t xml:space="preserve">hal-02183271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and linkage of physical, sociological, social sciences to policy</w:t>
               </w:r>
@@ -8500,51 +8500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lowenberg-Deboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8593,1256 +8593,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l'eau pour une agriculture durable en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Contraintes et perspectives de développement pour l'agriculture méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres Euro-Méditerranéennes de l'Enseignement et de la Formation Agricoles pour un Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Avignon, France. pp.6</w:t>
+              <w:t xml:space="preserve">Symposium International AGDUMED 2009 (Agriculture Durable en Région Méditerranéenne) : Gestion Intégrée des Ressources en Eau et en Sol et Durabilité des Systèmes de Cultures en Zone Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Maroc. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192767v1</w:t>
+                <w:t xml:space="preserve">hal-02192766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situations d'accès à la ressource en eau. Application dans le périmètre irrigué du Gharb, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Hanafi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ruelle</w:t>
+                <w:t xml:space="preserve">K. Belabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. 9 p</w:t>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00373729v1</w:t>
+                <w:t xml:space="preserve">cirad-00386108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated perimeter (Morocco) affected by access to water resources [Poster]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situtations d'accès à la ressource en eau : application dans le périmètre irrigué du Gharb (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Inter Regional Conference ENVIRO WATER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192758v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué: cas du secteur S7 au Gharb, Maroc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
+                <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated perimeter (Morocco) affected by access to water resources [Poster]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poussin</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 11 p</w:t>
+              <w:t xml:space="preserve">12. Inter Regional Conference ENVIRO WATER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00366482v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situations d'accès à la ressource en eau. Application dans le périmètre irrigué du Gharb, Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Harbouze</w:t>
+                <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué: cas du secteur S7 au Gharb, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 16 p</w:t>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00386108v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00366482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situtations d'accès à la ressource en eau : application dans le périmètre irrigué du Gharb (Maroc)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué : cas du secteur S7 au Gharb, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.16</w:t>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192757v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes et perspectives de développement pour l'agriculture méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">La gestion de l'eau pour une agriculture durable en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International AGDUMED 2009 (Agriculture Durable en Région Méditerranéenne) : Gestion Intégrée des Ressources en Eau et en Sol et Durabilité des Systèmes de Cultures en Zone Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rabat, Maroc. pp.11</w:t>
+              <w:t xml:space="preserve">3. Rencontres Euro-Méditerranéennes de l'Enseignement et de la Formation Agricoles pour un Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Avignon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192766v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué : cas du secteur S7 au Gharb, Maroc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Le Grusse</w:t>
+                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaïri Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Poussin</w:t>
+                <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.9</w:t>
+              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267654v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00373729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction participative d'un modèle régional pour l'évaluation de la demande en eau agricole : un exemple dans le bassin de la Drôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Water World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">4ème atelier régional SIRMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482780v1</w:t>
+                <w:t xml:space="preserve">hal-02598430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Abdelaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+                <w:t xml:space="preserve">Mourad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème atelier régional SIRMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. pp.9</w:t>
+              <w:t xml:space="preserve">12. EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ghent, Belgium. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598430v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction participative d'un modèle régional pour l'évaluation de la demande en eau agricole : un exemple dans le bassin de la Drôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rio</w:t>
+                <w:t xml:space="preserve">J. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ghent, Belgium. 12 p</w:t>
+              <w:t xml:space="preserve">13. Water World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818549v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction participative d’un modèle régional pour l’évaluation de la demande en eau agricole: un exemple dans le bassin de la Drôme</w:t>
               </w:r>
@@ -9854,77 +9854,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IWRA World water congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,51 +9962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10044,83 +10044,83 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des exploitations agricoles : un point de départ pour comprendre les performances des systèmes irrigués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruelle</w:t>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10238,73 +10238,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en Systèmes Irrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Marrakech, Maroc. p. 1 - p. 14</w:t>
+              <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma, Marrakech (MAR), 29-31 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468554v1</w:t>
+                <w:t xml:space="preserve">hal-02590528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandes en eau des exploitations agricoles du périmètre irrigué de la Mitidja ouest (Algérie)</w:t>
               </w:r>
@@ -10363,518 +10363,518 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma, Marrakech (MAR), 29-31 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.14</w:t>
+              <w:t xml:space="preserve">Economies d'eau en Systèmes Irrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marrakech, Maroc. p. 1 - p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590528v1</w:t>
+                <w:t xml:space="preserve">hal-00468554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NECC : un jeu de simulation pour l'aide à la décision collective. Application à une région méditerranéenne “virtuelle”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies d'équipement en stations de pompage des petites exploitations agricoles du Tadla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allaya</w:t>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Attonaty</w:t>
+                <w:t xml:space="preserve">A. Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mahjoubi</w:t>
+                <w:t xml:space="preserve">S. Zemzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 13 p</w:t>
+              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00189712v1</w:t>
+                <w:t xml:space="preserve">cirad-00188856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une meilleure valorisation globale de l'eau d'irrigation Une alternative de réallocation de la ressource sur des bases économiques :cas du bassin du Merguellil en Tunisie centrale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles d'exploration des dynamiques entre ressources et usages de l'eau pour une gestion intégrée des nappes souterraines. Application à la nappe de Kairouan en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salah Bachta</w:t>
+                <w:t xml:space="preserve">Attalah Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00177653v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00177615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'équipement en stations de pompage des petites exploitations agricoles du Tadla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une meilleure valorisation globale de l'eau d'irrigation Une alternative de réallocation de la ressource sur des bases économiques :cas du bassin du Merguellil en Tunisie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaâd Albouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Bachta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 17 p</w:t>
+              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00188856v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00177653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'exploration des dynamiques entre ressources et usages de l'eau pour une gestion intégrée des nappes souterraines. Application à la nappe de Kairouan en Tunisie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NECC : un jeu de simulation pour l'aide à la décision collective. Application à une région méditerranéenne “virtuelle”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attalah Kadi</w:t>
+                <w:t xml:space="preserve">M. Allaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Feuillette</w:t>
+                <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">R. Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00177615v1</w:t>
+                <w:t xml:space="preserve">cirad-00189712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d'un outil de gestion intégrée sur le bassin du Merguellil, Tunisie Articulation et cohérence de modèles</w:t>
               </w:r>
@@ -10899,51 +10899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10985,64 +10985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping farmers in strategic decision making. Training of executives from different Mediterranean countries : an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Séminaire : Farmers decision making : a descriptive approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11345,90 +11345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiPhy : un outil d’optimisation des pratiques phytosanitaires basé sur les indicateurs de risque d’EToPhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11483,103 +11483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy : logiciel de calcul d'indicateurs de risques sur la santé et l'environnement résultant de l'utilisation des produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. Congrès du Groupe Français des Pesticides 2015 : recueils des résumés, pp.40, 2015</w:t>
@@ -11956,51 +11956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39121222"/>
+    <w:nsid w:val="E5FA3089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12187,51 +12187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-legrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5793-8081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=12&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagam.xyz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sidibe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04387-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doukkali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5680-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2244-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albouchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.064180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lecouteux-Glomot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rucheton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrusse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Za&#239;ri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mailhol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Za&#239;ri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB21F31B5DEEEDC391F655A1077BD472BB3AEAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2008.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N3GJDBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Eau (paris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Cereg Ing&#233;nierie (montpellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Environnement (paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Ciheam-Iamm (montpellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Universit&#233; Montpellier 2 (montpellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassainya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06635-6_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basterrechea Acha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Rouvroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05121968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178733v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouileh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Hanafi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;ri Abdelaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabbes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00366482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192757v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poussin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelaziz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818549v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00260719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ajmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabaca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebbara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merabet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahjoubi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Albouchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemzam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Kadi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feuillette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177923v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pouget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-legrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5793-8081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=12&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagam.xyz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sidibe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04387-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doukkali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5680-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albouchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.064180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lecouteux-Glomot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2244-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rucheton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrusse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Za&#239;ri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mailhol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Za&#239;ri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB21F31B5DEEEDC391F655A1077BD472BB3AEAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2008.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N3GJDBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Eau (paris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Cereg Ing&#233;nierie (montpellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Environnement (paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Ciheam-Iamm (montpellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Universit&#233; Montpellier 2 (montpellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassainya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06635-6_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basterrechea Acha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Rouvroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05121968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168228v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178733v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouileh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabbes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00366482v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267654v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poussin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192767v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Hanafi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;ri Abdelaziz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00260719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ajmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabaca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebbara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merabet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemzam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Kadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feuillette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Albouchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahjoubi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177923v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pouget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>