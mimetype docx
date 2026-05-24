--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,125 +100,146 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5793-8081</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6t8_8UEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Publications de Philippe LE GRUSSE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Archives du CIHEAM Montpellier)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualification :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Agro-économiste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Expertise :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Modélisation d'exploitations et de territoires, gestion de la demande en eau agricole par des modèles d'action, développement de jeux de simulation pour l'aide à la décision en agriculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratoire :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LAGAM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Laboratoire de Géographie et d'Aménagement de Montpellier) - Université Paul Valéry - Montpellier 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -252,2614 +273,2614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sanitary and environmental impact of plant protection practices in vineyards of Southwestern France: organic and conventional/integrated agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su17020583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial characterization of surface water vulnerability to diffuse pollution related to pesticide contamination: case of the Gimone watershed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-14253-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs génériques et synthétiques pour la gestion des risques liés aux pratiques phytosanitaires agricoles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des risques liés à l’utilisation de pesticides en culture cotonnière au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
+                <w:t xml:space="preserve">Marjorie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760288v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à l’utilisation de pesticides en culture cotonnière au Mali</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Des indicateurs génériques et synthétiques pour la gestion des risques liés aux pratiques phytosanitaires agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.28 - 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523302v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESSIMAGE: a tool for the assessment of the agroecological performance of agricultural production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (9), pp.9257-9280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-04387-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des pratiques agricoles et des revenus en zone cotonnière au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aichata Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.115-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping for the management of diffuse pollution risks related to agricultural plant protection practices: case of the Etang de l’Or catchment area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (14), pp.14117-14137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-1556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse économique, outil d’aide à la décision dans la démarche du choix d’actions pour la protection de captages d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garrabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, Terre et Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiPhy, a technical-economic optimisation model for improving the management of plant protection practices in agriculture: a decision-support tool for controlling the toxicity risks related to pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (8), pp.6951-6972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-016-6775-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure the agroecological performance of farming in order to assist with the transition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.139-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5680-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing plant protection practices using pressure indicator and toxicity risk indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (11), pp.8058-8074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3736-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AquaFej: a simulation game for planning water management: an experiment in central Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">SimPhy: a simulation game to lessen the impact of phytosanitaries on health and the environment - the case of Merja Zerga in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2014.064180⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4950-4963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2244-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164462v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Parkinson et produits phytosanitaires : apport de la consultation de pathologies professionnelles et environnementales de Poitiers dans la caractérisation des matières actives d’intérêt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Lecouteux-Glomot</w:t>
+                <w:t xml:space="preserve">AquaFej: a simulation game for planning water management: an experiment in central Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chubilleau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Albouchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.03.083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.242-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2014.064180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164466v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimPhy: a simulation game to lessen the impact of phytosanitaries on health and the environment - the case of Merja Zerga in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladie de Parkinson et produits phytosanitaires : apport de la consultation de pathologies professionnelles et environnementales de Poitiers dans la caractérisation des matières actives d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lecouteux-Glomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ayadi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caroline Chubilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2244-2⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (3S), pp.S25-S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163622v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation adapté à la gestion des ressources en eau du territoire dans le cadre d’une démarche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.60-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de simulation pour préparer une gouvernance de l’eau : une expérience en Tunisie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (1-2), pp.105-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2010.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators and framework for analysing the technical and economical performances of irrigation systems at farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Legrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, S3 (58), pp.S307-S319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators and framework for analysing the technical and economic performance of irrigation systems at farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (suppl. 3), pp.307-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ird.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring regional irrigation water demand using typologies of farms and production units: an example from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benmihoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (8), p. 973 - p. 983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a decision support system and a simulation game to help collective decision-making in water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (2), pp.182-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2008.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la politique de l'offre à la gestion de la demande : une révolution hydraulique en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et Territoires du Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00138505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2869,248 +2890,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel OptiProtec'Eau 1.0 : outil d’aide à la décision pour optimiser la délimitation des périmètres de protection des captages d’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France) Veolia Eau (paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France) Cereg Ingénierie (montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France) Veolia Environnement (paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France) Ciheam-Iamm (montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France) Université Montpellier 2 (montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filières et marchés du lait et dérivés en Méditerranée : état des lieux, problématiques et méthodologies pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ben Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hassainya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIHEAM, 32, 327 p., 2001, Options Méditerranéennes. Série B : Etudes et Recherches, 2-85352-223-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,374 +3141,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and water security in the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allan, T. and Bromwich, B. and Keulertz, M. and Colman, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of food, water and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.1-16, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190669799.013.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zopounidis C. (ed.), Kalogeras N. (ed.), Mattas K. (ed.), Van Dijk G. (ed.), Baourakis G. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural cooperative management and policy: new robust, reliable and coherent modelling tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.401-422, 2014, Cooperative Management, 978-3-319-06634-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06635-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification et durabilité : introduction des arbres à bois dans les cacaoyères. Le cas de Samreboi, au sud-ouest du Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Basterrechea Acha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penot, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations agricoles, stratégies paysannes et politiques publiques : les apports du modèle Olympe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.77-95, 2011, Update Sciences et Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3497,1016 +3518,1016 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EToPhy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jeu de rôles SimPhy : simulation des phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.82-86</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143756v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôles SimPhy : simulation des phytosanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EToPhy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.156-160</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143751v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'activités Maroc : de juillet 2015 à juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khechimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de montage et d’évaluation des projets de développement intégré territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2018, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des revenus et modélisation économique et climatique des systèmes agroforestiers, à base de girofliers, dans le district de Mananara (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. De Rouvroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; CIRAD; Université Montpellier 3. 2017, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la Toxicité en zone Ramsar (TRam) : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM. 2014, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure maîtrise des charges de mécanisation des exploitations agricoles : applications en Lomagne, Tarn et Garonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Attonaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ciheam-iamm. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient water use through environmentally sound hydroponic production of high quality vegetables for domestic and export markets in Mediterranean countries: final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tüzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. El Behairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] UE;Union Européenne. 2007, 156 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4516,6566 +4537,6566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCAL COMMUNITIES’ WILLINGNESS TO ACCEPT TRADE-OFFS BETWEEN CONSERVATION AND DEVELOPMENT IN DIVJAKË-KARAVASTA NATIONAL PARK, ALBANIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenepe Dafku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Guri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxhela Sela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Agriculture and Life Sciences (ICOALS V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural University of Tirana, Albania, Nov 2025, Tirana, Albania. pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logiciel EtoPhy sur la plateforme web &amp;quot;DEPHYTO&amp;quot; pour évaluer la toxicité des produits phytosanitaires sur la santé et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de l’Association Marocaine de Protection des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMPP, Apr 2025, Rabat, Maroc. pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining factors influencing local communities' perceptions of ecosystem services in Divjakë-Karavasta national park, Albania,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenepe Dafku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII PhD Students Meeting in Environment and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Évora, Dec 2023, EVORA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk spatialization of agricultural phytosanitary practices: case study in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Scientific Agriculture Symposium "AGROSYM 2021"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.817 - 824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy: Web platform for managing the impacts of plant protection products used in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe LE GRUSSE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chaima Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Scientific Agricultural Symposium “Agrosym 2021”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.825 - 834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimaVista - EToPhy web : un outil pour gérer l'impact des pratiques phytosanitaires agricoles sur la santé de l'applicateur et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nembrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramarohetra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatiale de la vulnérabilité des ressources naturelles et gestion des risques de pollution diffuse liés aux pratiques phytosanitaires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Smart Agriculture au service de la gestion des risques phytosanitaires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Limoges, France. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de précision et gestion des risques environnementaux et de santé des pratiques phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides : Enjeux Environnementaux et Sanitaires associés aux Pesticides : de leur Usage à leur Dispersion dans l’Environnement en Lien avec leur Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chtaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des risques de toxicité liés aux pesticides : un modèle technico-économique d’optimisation pour la gestion des usages phytosanitaires en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. pp.106-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la performance agroécologique d’une exploitation agricole pour l’accompagner dans son processus de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Bord</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164469v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164468v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de simulation pour évaluer l'impact de la réduction de l'utilisation des pesticides sur un bassin versant côtier au Sud-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des pesticides : une réflexion sur l'évaluation de l'efficacité des processus de transition agroécologique dans les systèmes de production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée des pesticides et intelligence territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : Protection des Cultures et Santé Environnementale : Héritages et Conceptions Nouvelles, 2014/05/26-29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.216-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’iniquité spatiale de la pollution phytosanitaire diffuse sur la « santé environnementale des agriculteurs »: couplage d’indicateurs de pression et de toxicité avec un SIG : une application sur le bassin versant de la Merja Zerga au Maroc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Méthodologie du projet TRam : gestion de la toxicité en zone Ramsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t>
+              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165073v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated area (Morocco) affected by access to water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chania Grèce Chania, Greece. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie du projet TRam : gestion de la toxicité en zone Ramsar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’iniquité spatiale de la pollution phytosanitaire diffuse sur la « santé environnementale des agriculteurs »: couplage d’indicateurs de pression et de toxicité avec un SIG : une application sur le bassin versant de la Merja Zerga au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chtaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168244v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic analysis, a decision-support tool when choosing how best to protect water abstraction points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garrabé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">133. EAAE Seminar Developing Integrated and Reliable Modeling Tools for Agricultural and Environmental Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et gestion des risques : cas d'exploitations agricoles dans le bassin versant de l'étang de l'Or</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">TRam : gestion de la toxicité en zone Ramsar. Du modèle régional aux simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168248v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRam : gestion de la toxicité en zone Ramsar. Du modèle régional aux simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Résilience et gestion des risques : cas d'exploitations agricoles dans le bassin versant de l'étang de l'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitutions des Travaux du Projet TRam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc. pp.1-26</w:t>
+              <w:t xml:space="preserve">4. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168238v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation et antinomie entre risque environnemental et risque santé humaine dans les pratiques phytosanitaires : des indicateurs d’évaluation pour gérer les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides : Protection des Cultures, Environnement, Santé et Bio-Diversité : Constats et Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Albi, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of estimating the multiple efficiency: a tool for decision support in the process of choosing actions for the protection of water catchments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">Des indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement comme outils d'aide à la décision pour la gestion des phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Groundwater Foundation’s 2013 National Conference "Tools for Groundwater Sustainability: Working Together to Meet the Challenges", 2013/10/15-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Howey-in-the-Hills, United States. pp.103-131</w:t>
+              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168228v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement comme outils d'aide à la décision pour la gestion des phytosanitaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Fabre</w:t>
+                <w:t xml:space="preserve">Principles of estimating the multiple efficiency: a tool for decision support in the process of choosing actions for the protection of water catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">The Groundwater Foundation’s 2013 National Conference "Tools for Groundwater Sustainability: Working Together to Meet the Challenges", 2013/10/15-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Howey-in-the-Hills, United States. pp.103-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168245v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et diagnostic de la pollution phytosanitaire diffuse d’origine agricoles : construction d’un indicateur de risque de toxicité environnementale (IRTE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">L’Indicateur de Risque de Toxicité Humaine (IRTH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mandart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque Phyto - Santé, Tous concernés !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Poitiers-Venours France er, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175208v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Indicateur de Risque de Toxicité Humaine (IRTH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Indicateurs et diagnostic de la pollution phytosanitaire diffuse d’origine agricoles : construction d’un indicateur de risque de toxicité environnementale (IRTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Phyto - Santé, Tous concernés !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Poitiers-Venours France er, France. pp.4</w:t>
+              <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178733v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de simulation pour une gestion concertée de la pollution phytosanitaire au niveau d'un bassin versant agricole : cas de la Merja Zerga au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Mouileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Congrès du Groupe Français des Pesticides : Nouveaux Enjeux et Stratégies Novatrices pour la Protection des Plantes Cultivées dans un Contexte de Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et démarche de gestion collective des risques phytosanitaires au niveau d’un bassin versant agricole en amont d’une zone humide Ramsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Congrès du Groupe Français des Pesticides : Les Pesticides : de la Recherche à la Gestion des Bassins Versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram : gestion de la toxicité en zone Ramsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution : Evaluation et Réduction des Risques liés à l'Utilisation des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur de risque de toxicité des pesticides en &amp;quot;Santé Humaine&amp;quot; comme paramètre dans un outil d'aide à la décision en production agricole : application à un territoire du Sud Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Congrès du Groupe Français des Pesticides : Pesticides et Environnements Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Banyuls-sur-Mer, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy : un logiciel pour l'évaluation de la toxicité phytosanitaire, outil d'aide à la décision en production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rucheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Qualiméditerranée 2010 : Les TIC pour une Agriculture Compétitive et Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and linkage of physical, sociological, social sciences to policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lowenberg-Deboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing Partnership for Sustainable Water Management and Agriculture in the Context of Climate and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Purdue (Etats-Unis), Unknown Region. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes et perspectives de développement pour l'agriculture méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situtations d'accès à la ressource en eau : application dans le périmètre irrigué du Gharb (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International AGDUMED 2009 (Agriculture Durable en Région Méditerranéenne) : Gestion Intégrée des Ressources en Eau et en Sol et Durabilité des Systèmes de Cultures en Zone Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rabat, Maroc. pp.11</w:t>
+              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192766v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situations d'accès à la ressource en eau. Application dans le périmètre irrigué du Gharb, Maroc</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes et perspectives de développement pour l'agriculture méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 16 p</w:t>
+              <w:t xml:space="preserve">Symposium International AGDUMED 2009 (Agriculture Durable en Région Méditerranéenne) : Gestion Intégrée des Ressources en Eau et en Sol et Durabilité des Systèmes de Cultures en Zone Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Maroc. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00386108v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situtations d'accès à la ressource en eau : application dans le périmètre irrigué du Gharb (Maroc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Efficiences économiques comparées des systèmes de production dans différentes situations d'accès à la ressource en eau. Application dans le périmètre irrigué du Gharb, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Grusse</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Belabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.16</w:t>
+              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192757v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00386108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic efficiency of production systems in the Gharb irrigated perimeter (Morocco) affected by access to water resources [Poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Belabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Inter Regional Conference ENVIRO WATER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué: cas du secteur S7 au Gharb, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00366482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG, un outil de gestion de l'eau dans un périmètre irrigué : cas du secteur S7 au Gharb, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Atelier Régional du Projet FSP SIRMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mostaganem, Algérie. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau pour une agriculture durable en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres Euro-Méditerranéennes de l'Enseignement et de la Formation Agricoles pour un Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Avignon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salia Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaïri Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00373729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving estimates of water demand at scheme level using knowledge on farmers' practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier régional SIRMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. EAAE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ghent, Belgium. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction participative d'un modèle régional pour l'évaluation de la demande en eau agricole : un exemple dans le bassin de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Water World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction participative d’un modèle régional pour l’évaluation de la demande en eau agricole: un exemple dans le bassin de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IWRA World water congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradable permits under threat to manage nonpoint source pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. EAAE Congress (European Association of Agricultural Economists) : People, Food and Environments : Global Trends and European Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Gent, Belgium. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des exploitations agricoles : un point de départ pour comprendre les performances des systèmes irrigués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ajmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième atelier régional du projet Sirma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nabeul, Tunisie. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00260719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandes en eau des exploitations agricoles du périmètre irrigué de la Mitidja ouest (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djebbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en Systèmes IRrigués au Maghreb. Deuxième atelier régional du projet Sirma, Marrakech (MAR), 29-31 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandes en eau des exploitations agricoles du périmètre irrigué de la Mitidja ouest (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djebbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies d'eau en Systèmes Irrigués au Maghreb. Deuxième atelier régional du projet Sirma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marrakech, Maroc. p. 1 - p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'équipement en stations de pompage des petites exploitations agricoles du Tadla</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modèles d'exploration des dynamiques entre ressources et usages de l'eau pour une gestion intégrée des nappes souterraines. Application à la nappe de Kairouan en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attalah Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 17 p</w:t>
+              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00188856v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00177615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'exploration des dynamiques entre ressources et usages de l'eau pour une gestion intégrée des nappes souterraines. Application à la nappe de Kairouan en Tunisie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stratégies d'équipement en stations de pompage des petites exploitations agricoles du Tadla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attalah Kadi</w:t>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Feuillette</w:t>
+                <w:t xml:space="preserve">A. Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+                <w:t xml:space="preserve">S. Zemzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rabat, Maroc. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00177615v1</w:t>
+                <w:t xml:space="preserve">cirad-00188856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure valorisation globale de l'eau d'irrigation Une alternative de réallocation de la ressource sur des bases économiques :cas du bassin du Merguellil en Tunisie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaâd Albouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00177653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NECC : un jeu de simulation pour l'aide à la décision collective. Application à une région méditerranéenne “virtuelle”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la modernisation de l'agriculture irriguée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rabat, Maroc. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00189712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d'un outil de gestion intégrée sur le bassin du Merguellil, Tunisie Articulation et cohérence de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00177923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping farmers in strategic decision making. Training of executives from different Mediterranean countries : an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Séminaire : Farmers decision making : a descriptive approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11085,646 +11106,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of sanitary and environmental impact of agricultural phytosanitary practices: case of farms in the southwest of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chaima Grimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes (FR), France. , pp.457 - 459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimaVista : une plateforme web pour une meilleure gestion intégrée des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gabriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramarohetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nembrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Limoges, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du GFP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71, 2018, Métrologie des pesticides et évaluation des risques pour l'homme et pour les milieux naturels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiPhy : un outil d’optimisation des pratiques phytosanitaires basé sur les indicateurs de risque d’EToPhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides : Enjeux Environnementaux et Sanitaires associés aux Pesticides : de leur Usage à leur Dispersion dans l’Environnement en Lien avec leur Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès du Groupe Français des Pesticides 2016 : recueils des résumés, pp.134, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EToPhy : logiciel de calcul d'indicateurs de risques sur la santé et l'environnement résultant de l'utilisation des produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. Congrès du Groupe Français des Pesticides 2015 : recueils des résumés, pp.40, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiProtec’Eau : Outil d’aide à la décision pour la définition optimisée des périmètres de protection des captages d’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93ème Colloque ASTEE - Innover dans les services publics locaux de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11734,161 +11755,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques liés aux pesticides pour les écosystèmes aquatiques : recommandations issues du programme de recherche « Pesticides »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Alencastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11956,51 +11977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5FA3089"/>
+    <w:nsid w:val="14CF13CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12187,51 +12208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-legrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5793-8081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=12&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagam.xyz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sidibe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04387-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doukkali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5680-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albouchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.064180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lecouteux-Glomot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2244-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rucheton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrusse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Za&#239;ri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mailhol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Za&#239;ri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB21F31B5DEEEDC391F655A1077BD472BB3AEAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2008.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N3GJDBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Eau (paris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Cereg Ing&#233;nierie (montpellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Environnement (paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Ciheam-Iamm (montpellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Universit&#233; Montpellier 2 (montpellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassainya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06635-6_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basterrechea Acha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Rouvroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05121968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168228v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178733v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouileh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabbes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00366482v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267654v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poussin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192767v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Hanafi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;ri Abdelaziz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00260719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ajmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabaca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebbara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merabet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemzam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Kadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feuillette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Albouchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahjoubi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177923v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pouget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-legrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5793-8081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6t8_8UEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=12&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagam.xyz/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sidibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04387-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harbouze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doukkali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrab&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5680-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2244-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albouchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.064180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lecouteux-Glomot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chubilleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rucheton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0463" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrusse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Za&#239;ri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mailhol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Za&#239;ri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.532" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB21F31B5DEEEDC391F655A1077BD472BB3AEAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmihoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2008.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N3GJDBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Eau (paris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Cereg Ing&#233;nierie (montpellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Veolia Environnement (paris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Ciheam-Iamm (montpellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France) Universit&#233; Montpellier 2 (montpellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassainya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06635-6_22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basterrechea Acha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pellissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rolland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khechimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Rouvroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souissi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schnitzler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#252;zel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. El Behairy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medany" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05121968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164486v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178733v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mouileh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belabbes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00366482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poussin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192767v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Hanafi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;ri Abdelaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelaziz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818549v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863135v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440991v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00260719v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ajmi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabaca" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebbara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merabet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468554v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Kadi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feuillette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00188856v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemzam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177653v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Albouchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00189712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahjoubi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00177923v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pouget" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>