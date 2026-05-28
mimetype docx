--- v1 (2026-03-30)
+++ v2 (2026-05-28)
@@ -549,51 +549,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Mary</w:t>
+                <w:t xml:space="preserve">Theo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Ruede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2129,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schwarz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#252;hn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#252;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bricout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24186067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Canali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Pourtales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HS9.0000973912.51274.96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ruede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2407" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21094-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Santika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Borzym" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2516" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153605v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Litz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Gedicke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J K&#252;hn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03786723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bourne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kormann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Duff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sukru Torun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Dumitrasc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Popa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schwarz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#252;hn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#252;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2025.105143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bricout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24186067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Canali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Pourtales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HS9.0000973912.51274.96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Huber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ruede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2407" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21094-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Santika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Borzym" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2516" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153605v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Litz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Gedicke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J K&#252;hn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03786723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bourne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kormann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fardoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Duff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sukru Torun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Dumitrasc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Popa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>