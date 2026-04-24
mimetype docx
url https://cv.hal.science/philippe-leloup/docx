--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -187,429 +187,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No deformation propagation outward of the plateau across the Yalong Thrust Belt in Southeast Tibet</w:t>
+                <w:t xml:space="preserve">Late Cenozoic river reorganization related to tectonic extrusion formed the modern drainage system in southeastern Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pitard</w:t>
+                <w:t xml:space="preserve">Kai Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+                <w:t xml:space="preserve">Guocan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Leloup</w:t>
+                <w:t xml:space="preserve">T. Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Chevalier</w:t>
+                <w:t xml:space="preserve">Xiaoping Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wang</w:t>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 913, pp.230855. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2424554122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214772v1</w:t>
+                <w:t xml:space="preserve">hal-05273557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene extension of the Dali fault system in Southeast Tibet: Coupled tectonic inversion and landscape evolution</w:t>
+                <w:t xml:space="preserve">No deformation propagation outward of the plateau across the Yalong Thrust Belt in Southeast Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuwen Shen</w:t>
+                <w:t xml:space="preserve">Paul Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoming Shen</w:t>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Cao</w:t>
+                <w:t xml:space="preserve">M.-L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 913, pp.230855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B38058.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273658v1</w:t>
+                <w:t xml:space="preserve">hal-05214772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic river reorganization related to tectonic extrusion formed the modern drainage system in southeastern Tibet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Late Miocene extension of the Dali fault system in Southeast Tibet: Coupled tectonic inversion and landscape evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuwen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (40), </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2424554122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B38058.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273557v1</w:t>
+                <w:t xml:space="preserve">hal-05273658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile deformation of Wenchuan-Maoxian fault constrain the early uplift of Longmen Shan</w:t>
               </w:r>
@@ -729,51 +729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on the paper “Structural and petrological characteristics of a Jurassic detachment fault from the Mont-Blanc massif (Col du Bonhomme area, France) » by Dall’Asta et al. Published in Journal of structural Geology 159 (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 168, pp.104811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -820,51 +820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic kinematics of the Wenchuan-Maoxian fault implies crustal stacking rather than channel flow extrusion at the Tibetan plateau eastern margin (Longmen Shan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglong Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -935,429 +935,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04057375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large thrusting and late faulting shape the Aiguilles Rouges crystalline massif (Western Alps), structural implications</w:t>
+                <w:t xml:space="preserve">Insights on fault reactivation during the 2019 November 11, M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 4.9 Le Teil earthquake in southeastern France, from a joint 3-D geological model and InSAR time-series analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.H. Leloup</w:t>
+                <w:t xml:space="preserve">Léo Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.229691. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.758-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918662v1</w:t>
+                <w:t xml:space="preserve">insu-03584321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on fault reactivation during the 2019 November 11, M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 4.9 Le Teil earthquake in southeastern France, from a joint 3-D geological model and InSAR time-series analysis</w:t>
+                <w:t xml:space="preserve">Tectonic control on the palaeogeographical evolution of the Miocene Seaway along the Western Alpine foreland basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Marconato</w:t>
+                <w:t xml:space="preserve">Amir Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
+                <w:t xml:space="preserve">Albert Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab498⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp523-2021-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03584321v2</w:t>
+                <w:t xml:space="preserve">hal-03577022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic control on the palaeogeographical evolution of the Miocene Seaway along the Western Alpine foreland basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large thrusting and late faulting shape the Aiguilles Rouges crystalline massif (Western Alps), structural implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sorrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Galy</w:t>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Spina</w:t>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.229691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/sp523-2021-78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577022v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast exhumation rate during late orogenic extension: The new timing of the Pilat detachment fault (French Massif Central, Variscan belt)</w:t>
               </w:r>
@@ -1471,831 +1471,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial slip rate distribution along the SE Xianshuihe fault, eastern Tibet, and earthquake hazard assessment</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingkun Bai</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibing Li</w:t>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Pan</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021tc006985⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572959v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+                <w:t xml:space="preserve">Exhumation History Along the Muli Thrust—Implication for Crustal Thickening Mechanism in Eastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Marie‐luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Mingkun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (14), pp.e2021GL093677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021gl093677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371286v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation History Along the Muli Thrust—Implication for Crustal Thickening Mechanism in Eastern Tibet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mingkun Bai</w:t>
+                <w:t xml:space="preserve">Chronology of thrust propagation from an updated tectonosedimentary framework of the Miocene molasse (western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021gl093677⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.2735-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2735-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371286v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of thrust propagation from an updated tectonosedimentary framework of the Miocene molasse (western Alps)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of the Early Miocene Jinhe-Qinghe Thrust Belt in the building of the Southeastern Tibetan Plateau topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2735-2021⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 811, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534316v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Early Miocene Jinhe-Qinghe Thrust Belt in the building of the Southeastern Tibetan Plateau topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial slip rate distribution along the SE Xianshuihe fault, eastern Tibet, and earthquake hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingkun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengyu Zhu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 811, </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021tc006985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371256v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic Control on Rapid Late Miocene—Quaternary Incision of the Mekong River Knickzone, Southeast Tibetan Plateau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Miocene Subsidence and Surface Uplift of Southernmost Tibet Induced by Indian Subduction Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Beek</w:t>
+                <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">A. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (2), </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019TC005782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487244v2</w:t>
+                <w:t xml:space="preserve">hal-03080836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t>
               </w:r>
@@ -2320,64 +2320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme van Der Woerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (7), </w:t>
@@ -2409,563 +2409,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene Subsidence and Surface Uplift of Southernmost Tibet Induced by Indian Subduction Dynamics</w:t>
+                <w:t xml:space="preserve">Lower Crustal Rheology Controls the Development of Large Offset Strike‐Slip Faults During the Himalayan‐Tibetan Orogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shen</w:t>
+                <w:t xml:space="preserve">Jianfeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+                <w:t xml:space="preserve">Boris Kaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Husson</w:t>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Webb</w:t>
+                <w:t xml:space="preserve">Anton Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GC009078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080836v1</w:t>
+                <w:t xml:space="preserve">hal-03080829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in hydrodynamic process dominance (wave, tide or river) in foreland sequences: The subalpine Miocene Molasse revisited (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+                <w:t xml:space="preserve">Thrusting, exhumation, and basin fill on the western margin of the South China block during the India-Asia collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Spina</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Huet</w:t>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (5), pp.2455-2501. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (1-2), pp.74-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B35349.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080936v1</w:t>
+                <w:t xml:space="preserve">hal-03080810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Crustal Rheology Controls the Development of Large Offset Strike‐Slip Faults During the Himalayan‐Tibetan Orogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in hydrodynamic process dominance (wave, tide or river) in foreland sequences: The subalpine Miocene Molasse revisited (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianfeng Yang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anton Popov</w:t>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL089435⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (5), pp.2455-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080829v1</w:t>
+                <w:t xml:space="preserve">hal-03080936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrusting, exhumation, and basin fill on the western margin of the South China block during the India-Asia collision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guocan Wang</w:t>
+                <w:t xml:space="preserve">Tectonic Control on Rapid Late Miocene—Quaternary Incision of the Mekong River Knickzone, Southeast Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwina San José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (1-2), pp.74-90. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B35349.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080810v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligocene-Early Miocene Topographic Relief Generation of Southeastern Tibet Triggered by Thrusting</w:t>
               </w:r>
@@ -3079,4840 +3079,4888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoelevations in the Jianchuan Basin of the southeastern Tibetan Plateau based on stable isotope and pollen grain analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporally constant slip rate along the Ganzi fault, NW Xianshuihe fault system, eastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carmala N. Garzione</w:t>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.03.030⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (3-4), pp.396--410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31691.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322969v1</w:t>
+                <w:t xml:space="preserve">hal-02322994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southeastward increase of the late Quaternary slip-rate of the Xianshuihe fault, eastern Tibet. Geodynamic and seismic hazard implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingkun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibing Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 485, pp.19--31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporally constant slip rate along the Ganzi fault, NW Xianshuihe fault system, eastern Tibet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+                <w:t xml:space="preserve">Paleoelevations in the Jianchuan Basin of the southeastern Tibetan Plateau based on stable isotope and pollen grain analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Métois</w:t>
+                <w:t xml:space="preserve">Guocan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmala N. Garzione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31691.1⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 510, pp.93--108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322994v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling history of the Gongga batholith: Implications for the Xianshuihe Fault and Miocene kinematics of SE Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Ze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 465, pp.1 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic heritage in drainage pattern and dynamics: the case of the French South Alpine Foreland Basin ( ca . 45-20 Ma)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reappraisal of the Jianchuan Cenozoic basin stratigraphy and its implications on the SE Tibetan plateau evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Gardien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+                <w:t xml:space="preserve">Loraine Gourbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12134⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 700-701, pp.162 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848854v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Tibet relief evolution since the Oligo-Miocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loraine Gourbet</w:t>
+                <w:t xml:space="preserve">Tectonic heritage in drainage pattern and dynamics: the case of the French South Alpine Foreland Basin ( ca . 45-20 Ma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.003⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.26 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456855v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the Jianchuan Cenozoic basin stratigraphy and its implications on the SE Tibetan plateau evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Western Tibet relief evolution since the Oligo-Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Gourbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.425-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636036v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet tropical climate in SE Tibet during the Late Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07766-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;No late Quaternary strike-slip motion along the northern Karakoram fault&amp;quot; published by Robinson et al. in EPSL, 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">River network evolution as a major control for orogenic exhumation: Case study from the western Tibetan plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Gourbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Shuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Tripathy-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 443, pp.216-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.031⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 456, pp.168 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331988v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River network evolution as a major control for orogenic exhumation: Case study from the western Tibetan plateau</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tectonic-geomorphology of the Litang fault system, SE Tibetan Plateau, and implication for regional seismic hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.037⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 682, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637169v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic-geomorphology of the Litang fault system, SE Tibetan Plateau, and implication for regional seismic hazard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controls on Cenozoic exhumation of the Tethyan Himalaya from fission-track thermochronology and detrital zircon U-Pb geochronology in the Gyirong basin area, southern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dongliang Liu</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.039⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.1713-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02331126v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on Cenozoic exhumation of the Tethyan Himalaya from fission-track thermochronology and detrital zircon U-Pb geochronology in the Gyirong basin area, southern Tibet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;No late Quaternary strike-slip motion along the northern Karakoram fault&amp;quot; published by Robinson et al. in EPSL, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016TC004149⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.216-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331993v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing and rate of exhumation along the Litang fault system, implication for fault reorganization in Southeast Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan‐ze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014TC00371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-angle fault responsible for the surface ruptures along the northern segment of the Wenchuan Earthquake Fault Zone: Evidence from the latest seismic reflection profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changqing Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 619, pp.159--170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene exhumation history of the Bergell massif (southeast Central Alps)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Displacement along the Karakoram fault, NW Himalaya, estimated from LA-ICP-MS U Pb dating of offset geologic markers&amp;quot; published by Shifeng Wang et al. in EPSL, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 363, pp.242-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00812533v1</w:t>
+                <w:t xml:space="preserve">hal-00829469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Displacement along the Karakoram fault, NW Himalaya, estimated from LA-ICP-MS U Pb dating of offset geologic markers&amp;quot; published by Shifeng Wang et al. in EPSL, 2012</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Tapponnier</w:t>
+                <w:t xml:space="preserve">High-angle fault responsible for the surface ruptures along the northern segment of the Wenchuan Earthquake Fault Zone: Evidence from the latest seismic reflection profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 619-620, pp.159 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00829469v1</w:t>
+                <w:t xml:space="preserve">hal-04194937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-angle fault responsible for the surface ruptures along the northern segment of the Wenchuan Earthquake Fault Zone: Evidence from the latest seismic reflection profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ductile strain rate measurements document long-term strain localization in the continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.09.015⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (8), pp.819-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G33723.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194937v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile strain rate measurements document long-term strain localization in the continental crust</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neogene exhumation history of the Bergell massif (southeast Central Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G33723.1⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195003v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synkinematic magmatism, heterogeneous deformation, and progressive strain localization in a strike-slip shear zone: The case of the right-lateral Karakorum fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (4), pp.TC4012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011TC003049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive deformation episodes along the Lungmu Co zone, west-central Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.O. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (1), pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectono-metamorphic evolution of the Briançonnais zone (Modane-Aussois and Southern Vanoise units, Lyon Turin transect, Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56-57, pp.55-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2011.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting intracontinental strike-slip faulting: new evidence from the Karakorum shear zone in the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiko Hattori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (2), pp.92-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00988.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The South Tibet detachment shear zone in the Dinggye area Time constraints on extrusion models of the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 292 (1-2), pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of strain rates in ductile shear zones: A new method based on syntectonic dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rubatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.114, B01406. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New U-Th/Pb constraints on timing of shearing and long-term slip-rate on the Karakorum fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (5), pp.TC5007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007TC002184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of metamorphic rocks in N Aegean: the path from shortening to extension and extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post 4 Ma initiation of normal faulting in southern Tibet. Constraints from the Kung Co half graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 256, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330775v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post 4 Ma initiation of normal faulting in southern Tibet. Constraints from the Kung Co half graben</w:t>
+                <w:t xml:space="preserve">Exhumation of metamorphic rocks in N Aegean: the path from shortening to extension and extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mahéo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.1-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00311791v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment by Y. Rolland et al. on ''Alpine thermal and structural evolution of the highest external crystalline massif: The Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R Sobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (2), pp.TC2016. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01285574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn- and post-orogenic exhumation of metamorphic rocks in North Aegean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eEarth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.51-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00226378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Searle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (6), pp.1253-1260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty million years of continuous deformation along theKarakorum fault, western Tibet: A thermochronological analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.TC4004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005TC001913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00197561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on the structure, thermochronology, and timing of the Ailao Shan-Red River shear zone, SE Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Kienast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (B4), pp.6683-6732. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JB900322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01891116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large river offsets and Plio-Quaternary dextral slip rate on the Red River fault (Yunnan, China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P H Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (B1), pp.819-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000JB900135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01891130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear heating in continental strike-slip shear zones: model and field examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 136 (1), pp.19-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1999.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01891490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Petrological and Thermal Evolution of a Tertiary Ductile Strike-Slip Shear Zone, Diancang Shan, Yunnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P H Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wenji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 98 (B4), pp.6715-6743. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/92JB02791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01891410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7922,65 +7970,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late oligocene elevation of the Himalaya recorded by O and H isotopes of fluid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8015,2132 +8063,2132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Thermochronology and Geochronology to Constrains Orogenic Processes in the Alps and Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglong Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEEP-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Beijing (China), China. pp.41-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-6724.15235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des collections anciennes à l'actualisation des datations: Le cas du Miocène supérieur marin de la région lyonnaise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+                <w:t xml:space="preserve">The Albo-Cenomanian paleogeography of Haute-Provence: a crucial geological record of the South-East France Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587751v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléo-altimétrie du Massif du Mont Blanc à partir des inclusions fluides des quartz hydrothermaux, et implications sur son évolution tectonique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gardien</w:t>
+                <w:t xml:space="preserve">Kinematics of the Jinhe-Qinghe Thrust Belt: implication for the morphotectonic evolution of Southeast Tibet Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588124v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Lopez</w:t>
+                <w:t xml:space="preserve">Apports des datations isotopiques Sr à la paléogéographie du bassin Miocène périalpin français Implications géodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588169v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Albo-Cenomanian paleogeography of Haute-Provence: a crucial geological record of the South-East France Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Thieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588234v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+                <w:t xml:space="preserve">Stable isotope composition of fluid inclusions in quartz minerals : New method for paleoaltimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588209v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des datations isotopiques Sr à la paléogéographie du bassin Miocène périalpin français Implications géodynamiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pittet</w:t>
+                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587752v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+                <w:t xml:space="preserve">Evolution tectono-sédimentaire de la molasse Miocène du bassin d'avant-pays des Alpes occidentales (Massifs subalpins, Jura méridional, Bas-Dauphiné, la Bresse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587804v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope composition of fluid inclusions in quartz minerals : New method for paleoaltimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">DataGeol, un système de base de données versatile pour traiter et partager et les données géologiques de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly vEGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524941v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Jinhe-Qinghe Thrust Belt: implication for the morphotectonic evolution of Southeast Tibet Plateau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guocan Wang</w:t>
+                <w:t xml:space="preserve">Westward propagation of thrusts in the external Western Alps (France) reappraised from an updated chronostratigraphy of the Miocene Molasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587996v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution tectono-sédimentaire de la molasse Miocène du bassin d'avant-pays des Alpes occidentales (Massifs subalpins, Jura méridional, Bas-Dauphiné, la Bresse)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+                <w:t xml:space="preserve">Réactivation lors du séisme du Teil (11/11/2019, Mw4.9) : modèle géologique 3D et série temporelle InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Huet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587919v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataGeol, un système de base de données versatile pour traiter et partager et les données géologiques de terrain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition isotopique de l’H et de l’O de l’eau des inclusions fluides de quartz: Nouvelle méthode pour la paléoaltimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587827v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Westward propagation of thrusts in the external Western Alps (France) reappraised from an updated chronostratigraphy of the Miocene Molasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Apports des collections anciennes à l'actualisation des datations: Le cas du Miocène supérieur marin de la région lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Kalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547717v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivation lors du séisme du Teil (11/11/2019, Mw4.9) : modèle géologique 3D et série temporelle InSAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Marconato</w:t>
+                <w:t xml:space="preserve">Paléo-altimétrie du Massif du Mont Blanc à partir des inclusions fluides des quartz hydrothermaux, et implications sur son évolution tectonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588156v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition isotopique de l’H et de l’O de l’eau des inclusions fluides de quartz: Nouvelle méthode pour la paléoaltimétrie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+                <w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412962v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons from multiple realizations of a geological model. Implication for uncertainty factors identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTtD evolution of continental crust during subduction-collision processes : example of the Briançonnais domain (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10150,154 +10198,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip behavior of the Ganzi section of the Xianshuihe fault system (China) constrained by time series analysis of Sentinel-1 InSAR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10307,120 +10355,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz-strain-rate-metry (QSR), an efficient tool to quantify strain localization in the continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ductile Shear Zones: From Micro- to Macro-scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, John Wiley &amp; Sons; Wiley, 2015, 9781118844960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118844953.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10430,151 +10478,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’évaluation du groupe de travail (GT) CNRS‐INSU sur le séisme du Teil du 11 novembre 2019 et ses causes possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut National des Sciences de l'Univers. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10584,307 +10632,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on November 11, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on 11 November 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on 11 November 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on November 11, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10952,51 +11000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9107E250"/>
+    <w:nsid w:val="53C65AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11183,51 +11231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-leloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-8772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147332303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05214772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230855" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38058.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424554122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Haibing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2023174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04057375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03577022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kalifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Spina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp523-2021-78" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03572959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021tc006985" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371286v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl093677" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2735-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228871" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487244v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina San Jos&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005782" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12708" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089435" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35349.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Kai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan C Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017tc004832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmala N. Garzione" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.03.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ze Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Can Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gardien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leloup" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.02.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Eymard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07766-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47W9VX02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shuster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Tripathy-Lang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ82LHR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172183v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;ze Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC00371" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Wu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.09.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04194937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04195003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sassier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33723.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Davis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680683v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.11.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKMZKN0Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Davis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hattori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00988.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W16N2BRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475652v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.035" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VH09RQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubatto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005597" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647687v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-426" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.15235" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587752v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15983" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587919v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587827v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8681" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502691v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235695v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118844953.ch6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395167v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395179v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395173v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-leloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-8772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147332303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Yuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424554122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05214772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38058.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Haibing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2023174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04057375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03577022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kalifi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Spina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp523-2021-78" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371286v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl093677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2735-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228871" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03572959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021tc006985" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kaus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089435" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35349.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12708" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487244v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina San Jos&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005782" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Kai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan C Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017tc004832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1CBQCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmala N. Garzione" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.03.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNCBKBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ze Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Can Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leloup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.02.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gardien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8T4W1HR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Eymard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07766-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shuster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Tripathy-Lang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ82LHR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47W9VX02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;ze Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC00371" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.09.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TC3RJX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04194937v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04195003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sassier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33723.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Davis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.11.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKMZKN0Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Davis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hattori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00988.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W16N2BRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.035" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VH09RQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubatto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005597" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-426" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930170v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.15235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15983" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8681" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412962v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502691v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118844953.ch6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395167v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>