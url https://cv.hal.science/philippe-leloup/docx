--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,10945 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10894 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Leloup </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6090-8772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147332303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=T16TPl4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cenozoic river reorganization related to tectonic extrusion formed the modern drainage system in southeastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guocan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mark Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (40), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2424554122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene extension of the Dali fault system in Southeast Tibet: Coupled tectonic inversion and landscape evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuwen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B38058.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No deformation propagation outward of the plateau across the Yalong Thrust Belt in Southeast Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 913, pp.230855. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile deformation of Wenchuan-Maoxian fault constrain the early uplift of Longmen Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Haibing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19762/j.cnki.dizhixuebao.2023174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the paper “Structural and petrological characteristics of a Jurassic detachment fault from the Mont-Blanc massif (Col du Bonhomme area, France) » by Dall’Asta et al. Published in Journal of structural Geology 159 (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.104811. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic kinematics of the Wenchuan-Maoxian fault implies crustal stacking rather than channel flow extrusion at the Tibetan plateau eastern margin (Longmen Shan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.229816. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04057375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic control on the palaeogeographical evolution of the Miocene Seaway along the Western Alpine foreland basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kalifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp523-2021-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on fault reactivation during the 2019 November 11, M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 4.9 Le Teil earthquake in southeastern France, from a joint 3-D geological model and InSAR time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Marconato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229 (2), pp.758-775. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large thrusting and late faulting shape the Aiguilles Rouges crystalline massif (Western Alps), structural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.229691. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast exhumation rate during late orogenic extension: The new timing of the Pilat detachment fault (French Massif Central, Variscan belt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.260-275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2021.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation History Along the Muli Thrust—Implication for Crustal Thickening Mechanism in Eastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingkun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (14), pp.e2021GL093677. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gl093677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371286v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of thrust propagation from an updated tectonosedimentary framework of the Miocene molasse (western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kalifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.2735-2771. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2735-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Early Miocene Jinhe-Qinghe Thrust Belt in the building of the Southeastern Tibetan Plateau topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guocan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 811, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial slip rate distribution along the SE Xianshuihe fault, eastern Tibet, and earthquake hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingkun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021tc006985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary Extension Rates Across the Northern Half of the Yadong‐Gulu Rift: Implication for East‐West Extension in Southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.‐l. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miocene Subsidence and Surface Uplift of Southernmost Tibet Induced by Indian Subduction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (10), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in hydrodynamic process dominance (wave, tide or river) in foreland sequences: The subalpine Miocene Molasse revisited (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kalifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (5), pp.2455-2501. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrusting, exhumation, and basin fill on the western margin of the South China block during the India-Asia collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guocan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (1-2), pp.74-90. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B35349.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Crustal Rheology Controls the Development of Large Offset Strike‐Slip Faults During the Himalayan‐Tibetan Orogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (18), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Control on Rapid Late Miocene—Quaternary Incision of the Mekong River Knickzone, Southeast Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina San José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene-Early Miocene Topographic Relief Generation of Southeastern Tibet Triggered by Thrusting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guocan C Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (1), pp.374 - 391. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017tc004832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally constant slip rate along the Ganzi fault, NW Xianshuihe fault system, eastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (3-4), pp.396--410. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B31691.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeastward increase of the late Quaternary slip-rate of the Xianshuihe fault, eastern Tibet. Geodynamic and seismic hazard implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingkun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 485, pp.19--31. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoelevations in the Jianchuan Basin of the southeastern Tibetan Plateau based on stable isotope and pollen grain analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guocan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmala N. Garzione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 510, pp.93--108. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the Jianchuan Cenozoic basin stratigraphy and its implications on the SE Tibetan plateau evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 700-701, pp.162 - 179. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic heritage in drainage pattern and dynamics: the case of the French South Alpine Foreland Basin ( ca . 45-20 Ma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sabine Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.26 - 50. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Tibet relief evolution since the Oligo-Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.425-437. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling history of the Gongga batholith: Implications for the Xianshuihe Fault and Miocene kinematics of SE Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Ze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet tropical climate in SE Tibet during the Late Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-07766-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River network evolution as a major control for orogenic exhumation: Case study from the western Tibetan plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Shuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alka Tripathy-Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic-geomorphology of the Litang fault system, SE Tibetan Plateau, and implication for regional seismic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 682, pp.278-292. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Cenozoic exhumation of the Tethyan Himalaya from fission-track thermochronology and detrital zircon U-Pb geochronology in the Gyirong basin area, southern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guocan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), pp.1713-1734. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016TC004149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;No late Quaternary strike-slip motion along the northern Karakoram fault&amp;quot; published by Robinson et al. in EPSL, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 443, pp.216-219. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and rate of exhumation along the Litang fault system, implication for fault reorganization in Southeast Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan‐ze Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC00371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-angle fault responsible for the surface ruptures along the northern segment of the Wenchuan Earthquake Fault Zone: Evidence from the latest seismic reflection profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 619, pp.159--170. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Displacement along the Karakoram fault, NW Himalaya, estimated from LA-ICP-MS U Pb dating of offset geologic markers&amp;quot; published by Shifeng Wang et al. in EPSL, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. K. Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363, pp.242-245. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-angle fault responsible for the surface ruptures along the northern segment of the Wenchuan Earthquake Fault Zone: Evidence from the latest seismic reflection profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changqing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 619-620, pp.159 - 170. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile strain rate measurements document long-term strain localization in the continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.819-822. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G33723.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene exhumation history of the Bergell massif (southeast Central Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synkinematic magmatism, heterogeneous deformation, and progressive strain localization in a strike-slip shear zone: The case of the right-lateral Karakorum fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.TC4012. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011TC003049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive deformation episodes along the Lungmu Co zone, west-central Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.O. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-metamorphic evolution of the Briançonnais zone (Modane-Aussois and Southern Vanoise units, Lyon Turin transect, Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56-57, pp.55-75. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2011.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting intracontinental strike-slip faulting: new evidence from the Karakorum shear zone in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Hattori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (2), pp.92-99. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00988.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Tibet detachment shear zone in the Dinggye area Time constraints on extrusion models of the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 292 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the deepest central Himalayan rocks, Ama Drime range: Key pressure-temperature-deformation-time constraints on orogenic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2014. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of strain rates in ductile shear zones: A new method based on syntectonic dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rubatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.114, B01406. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New U-Th/Pb constraints on timing of shearing and long-term slip-rate on the Karakorum fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.TC5007. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007TC002184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment by Y. Rolland et al. on ''Alpine thermal and structural evolution of the highest external crystalline massif: The Mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R Sobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.TC2016. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006TC002022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation of metamorphic rocks in N Aegean: the path from shortening to extension and extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post 4 Ma initiation of normal faulting in southern Tibet. Constraints from the Kung Co half graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 256, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syn- and post-orogenic exhumation of metamorphic rocks in North Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00226378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Searle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164 (6), pp.1253-1260. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty million years of continuous deformation along theKarakorum fault, western Tibet: A thermochronological analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.TC4004. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005TC001913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the structure, thermochronology, and timing of the Ailao Shan-Red River shear zone, SE Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Kienast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B4), pp.6683-6732. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01891116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large river offsets and Plio-Quaternary dextral slip rate on the Red River fault (Yunnan, China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P H Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B1), pp.819-836. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01891130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear heating in continental strike-slip shear zones: model and field examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 136 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.1999.00683.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01891490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Petrological and Thermal Evolution of a Tertiary Ductile Strike-Slip Shear Zone, Diancang Shan, Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P H Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mark Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Ryerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 98 (B4), pp.6715-6743. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/92JB02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01891410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Thermochronology and Geochronology to Constrains Orogenic Processes in the Alps and Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEP-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Beijing (China), China. pp.41-43, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-6724.15235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late oligocene elevation of the Himalaya recorded by O and H isotopes of fluid inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the Jinhe-Qinghe Thrust Belt: implication for the morphotectonic evolution of Southeast Tibet Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guocan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des datations isotopiques Sr à la paléogéographie du bassin Miocène périalpin français Implications géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kalifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Thieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope composition of fluid inclusions in quartz minerals : New method for paleoaltimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on line, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Albo-Cenomanian paleogeography of Haute-Provence: a crucial geological record of the South-East France Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tectono-sédimentaire de la molasse Miocène du bassin d'avant-pays des Alpes occidentales (Massifs subalpins, Jura méridional, Bas-Dauphiné, la Bresse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kalifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataGeol, un système de base de données versatile pour traiter et partager et les données géologiques de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Courrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Westward propagation of thrusts in the external Western Alps (France) reappraised from an updated chronostratigraphy of the Miocene Molasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kalifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivation lors du séisme du Teil (11/11/2019, Mw4.9) : modèle géologique 3D et série temporelle InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Marconato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition isotopique de l’H et de l’O de l’eau des inclusions fluides de quartz: Nouvelle méthode pour la paléoaltimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des collections anciennes à l'actualisation des datations: Le cas du Miocène supérieur marin de la région lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Kalifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-altimétrie du Massif du Mont Blanc à partir des inclusions fluides des quartz hydrothermaux, et implications sur son évolution tectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons from multiple realizations of a geological model. Implication for uncertainty factors identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTtD evolution of continental crust during subduction-collision processes : example of the Briançonnais domain (Western Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip behavior of the Ganzi section of the Xianshuihe fault system (China) constrained by time series analysis of Sentinel-1 InSAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz-strain-rate-metry (QSR), an efficient tool to quantify strain localization in the continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ductile Shear Zones: From Micro- to Macro-scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, John Wiley &amp; Sons; Wiley, 2015, 9781118844960. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118844953.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation du groupe de travail (GT) CNRS‐INSU sur le séisme du Teil du 11 novembre 2019 et ses causes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National des Sciences de l'Univers. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on 11 November 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on November 11, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on 11 November 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control operation of a drone used during the post-seismic mission of the 5.2 Mlv earthquake near Montélimar on November 11, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Le Teil (07400), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11000,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53C65AB6"/>
+    <w:nsid w:val="F8605BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11231,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-leloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-8772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147332303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Yuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424554122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05214772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38058.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Haibing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2023174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04057375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03577022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kalifi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Spina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp523-2021-78" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371286v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl093677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2735-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228871" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03572959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021tc006985" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kaus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089435" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35349.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12708" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487244v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina San Jos&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005782" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Kai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan C Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017tc004832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1CBQCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmala N. Garzione" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.03.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNCBKBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ze Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Can Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leloup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.02.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gardien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8T4W1HR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Eymard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07766-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shuster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Tripathy-Lang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ82LHR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47W9VX02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;ze Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC00371" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.09.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TC3RJX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04194937v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04195003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sassier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33723.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Davis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.11.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKMZKN0Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Davis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hattori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00988.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W16N2BRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.035" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VH09RQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubatto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005597" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-426" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930170v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.15235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15983" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8681" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412962v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502691v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118844953.ch6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395167v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-leloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6090-8772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147332303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=T16TPl4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424554122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38058.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05214772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Haibing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2023174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104811" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04057375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03577022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kalifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Spina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp523-2021-78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03615479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bevillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.10.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371286v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl093677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2735-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03371256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03572959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021tc006985" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Der Woerd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12708" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35349.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487244v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina San Jos&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Margirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005782" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Kai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocan C Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017tc004832" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1CBQCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmala N. Garzione" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.03.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNCBKBQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leloup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gardien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8T4W1HR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ze Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Can Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Eymard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07766-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Shuster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Tripathy-Lang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ82LHR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Shen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004149" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47W9VX02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;ze Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC00371" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Yu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Si" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.09.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TC3RJX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04194937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04195003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sassier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33723.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Davis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003049" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680683v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.11.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKMZKN0Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Davis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Hattori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00988.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W16N2BRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VH09RQ3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunyi Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002551" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TX1M628-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005597" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.15235" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647687v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-426" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587996v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524941v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15983" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587827v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8681" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587751v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150994v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235695v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118844953.ch6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395182v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02395173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>