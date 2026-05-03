--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -633,196 +633,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Admission Post-Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Bluntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur : numéro 103 avril 2022 - Numéro coordonné par le SIES et le Céreq, 103, pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démocratisations ségrégatives et parcours éducatifs des bacs +5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L’enseignement supérieur en recomposition : entre institutions et parcours éducatifs, 89, pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1094549ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945831v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-03674110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences spécialisées vs transversales, un faux débat ?</w:t>
               </w:r>
@@ -6014,50 +6014,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’insertion des bacheliers professionnels : de nouvelles ségrégations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moreau G. et Maillard F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bac pro – Un baccalauréat comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.210-220, 2019, 978-2-36630-094-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échec en BTS, DUT et licence : profil social et insertion selon le type de bac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil National d’Evaluation du Système Scolaire (CNESCO). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours d’études et insertion des diplômés du supérieur : le rôle des bacs et bac+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.89-95, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : rôles des parcours d’études sur l’insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6079,203 +6225,57 @@
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céreq Echanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-27, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695412v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03974160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussite en début de carrière : un lien au diplôme à relativiser selon la mesure du déclassement et la satisfaction professionnelle</w:t>
               </w:r>
@@ -8913,51 +8913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094549ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Bluntz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2019.1640595" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.824" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3775" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.579595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098010382675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.110.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00755954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00574.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gasquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/enseignement-superieur-nouveaux-parcours-nouveaux-publics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/professionnalisation-des-publics-et-des-parcours-luniversite-groupe-de-travail-sur-lenseignement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cassette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ryk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lattes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2u" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/sites/default/files/2021-02/Introduction_0.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/effet-du-parcours-diplome-donne-sur-linsertion-professionnelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9710" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/De-l-education-a-l-insertion-dix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-portefeuille-dexperiences-et-de-competences-de-luniversite-la-vie-active" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Bluntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094549ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2019.1640595" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.824" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3775" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.579595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098010382675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.110.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00755954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00574.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gasquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/enseignement-superieur-nouveaux-parcours-nouveaux-publics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/professionnalisation-des-publics-et-des-parcours-luniversite-groupe-de-travail-sur-lenseignement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cassette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ryk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lattes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2u" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/sites/default/files/2021-02/Introduction_0.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/effet-du-parcours-diplome-donne-sur-linsertion-professionnelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9710" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/De-l-education-a-l-insertion-dix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-portefeuille-dexperiences-et-de-competences-de-luniversite-la-vie-active" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>