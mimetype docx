--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -451,209 +451,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03674216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la formation initiale et du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prisca Kergoat</w:t>
+                <w:t xml:space="preserve">Introduction : Un nouvel âge de la sélection scolaire ? Formes et logiques de sélection dans un système éducatif massifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 159, pp.7-22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 158, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de la formation initiale et du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 158, pp.7-22. </w:t>
+              <w:t xml:space="preserve">, 2022, 159, pp.7-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.10613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726227v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission Post-Bac</w:t>
               </w:r>
@@ -1724,377 +1724,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les jeunes diplômés de bac+5 s'estiment-ils compétents pour occuper leurs emplois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 340, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Création des pôles de compétitivité et salaire des ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 151, pp.11-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rei.6151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Boris Menard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan mitigé de l'expérimentation du portefeuille d'expériences et de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 340, pp.4</w:t>
+              <w:t xml:space="preserve">, 2015, 331, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01120800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation de l’enseignement supérieur et sélection des publics : les faux-semblants de la démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, XLVIII (9), pp.1405-1438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3875,177 +3875,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation des publics et des parcours à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTES (Groupe de travail sur l'enseignement supérieur). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céreq : Centre d’études et de recherches sur les qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 165 p., 2016, Céreq Echanges, 978-2-11-138830-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salaires et emplois des jeunes : les rôles du diplôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, 268p., 2016, 978-3-659-55846-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974175v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04190144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation des étudiants de master</w:t>
               </w:r>
@@ -6014,173 +6014,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Échec en BTS, DUT et licence : profil social et insertion selon le type de bac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil National d’Evaluation du Système Scolaire (CNESCO). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours d’études et insertion des diplômés du supérieur : le rôle des bacs et bac+2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.89-95, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’insertion des bacheliers professionnels : de nouvelles ségrégations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreau G. et Maillard F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bac pro – Un baccalauréat comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.210-220, 2019, 978-2-36630-094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118510v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03974160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : rôles des parcours d’études sur l’insertion professionnelle</w:t>
               </w:r>
@@ -6695,402 +6695,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que réussir son accès à la qualification ? : Situations objectives et perçues les sept premières années de vie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaoul-Grammare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In réussite scolaire, réussite professionnelle, l’apport des données longitudinales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.447-460, 2014, Relief, 978-2-11-138817-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des performances des formations par l'emploi : impérialisme des économistes et hiérarchie des méthodes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in : Béduwé, Bedin, Croity-Belz (Editeurs), Evaluation Formation Emploi : un chantier pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-98, 2014, Evaluer, 978-2-343-03794-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portefeuille d’expériences et de compétences : de l’expérimentation à l’essaimage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérard J., Valdenaire M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’éducation à l’insertion : dix résultats du Fonds d’expérimentation pour la jeunesse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-122, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation interne versus évaluation externe de la professionnalisation des enseignants : regards croisés des sciences économiques et de la psychologie sociale du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"ÉVALUATION FORMATION EMPLOI" - Un chantier pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-225, 2014, 978-2-343-03794-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974213v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-04191425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclassement des sortants du supérieur : une affaire de spécialité, de niveau ou d’individu ?</w:t>
               </w:r>
@@ -7099,51 +7099,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in A l'épreuve du temps : données longitudinales et analyse de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-130, 2013, Relief, 978-2-11-098954-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8913,51 +8913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Bluntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094549ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2019.1640595" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.824" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3775" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.579595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098010382675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.110.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00755954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00574.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gasquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/enseignement-superieur-nouveaux-parcours-nouveaux-publics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/professionnalisation-des-publics-et-des-parcours-luniversite-groupe-de-travail-sur-lenseignement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cassette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ryk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lattes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2u" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/sites/default/files/2021-02/Introduction_0.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/effet-du-parcours-diplome-donne-sur-linsertion-professionnelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9710" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/De-l-education-a-l-insertion-dix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-portefeuille-dexperiences-et-de-competences-de-luniversite-la-vie-active" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Bluntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094549ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2019.1640595" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.824" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3775" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.579595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098010382675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.110.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00755954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00574.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plassard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gasquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/enseignement-superieur-nouveaux-parcours-nouveaux-publics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/professionnalisation-des-publics-et-des-parcours-luniversite-groupe-de-travail-sur-lenseignement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cassette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ryk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lattes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2u" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/sites/default/files/2021-02/Introduction_0.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/effet-du-parcours-diplome-donne-sur-linsertion-professionnelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9710" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/De-l-education-a-l-insertion-dix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-portefeuille-dexperiences-et-de-competences-de-luniversite-la-vie-active" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>